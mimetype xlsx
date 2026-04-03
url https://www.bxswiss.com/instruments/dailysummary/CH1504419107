--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa67272f28b4ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182fd434d61d493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695a7b8c99344d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d7460ebf56414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43bfcc528bb740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695a7b8c99344d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9f97fc9b1842a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d7460ebf56414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,446</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,622</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,618</x:t>
-[...220 lines deleted...]
-          <x:t>1,782</x:t>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>