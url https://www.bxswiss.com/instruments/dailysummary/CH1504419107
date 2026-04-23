--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182fd434d61d493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70c046c07894a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d7460ebf56414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca0a35c6254e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9f97fc9b1842a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d7460ebf56414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83925065473d43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca0a35c6254e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,622</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,618</x:t>
-[...340 lines deleted...]
-          <x:t>1,714</x:t>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,706</x:t>
-[...247 lines deleted...]
-          <x:t>1,798</x:t>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>