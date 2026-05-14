--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70c046c07894a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1b825f723f4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ca0a35c6254e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2e26fb6bc84218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83925065473d43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ca0a35c6254e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e9f0e00a0d4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2e26fb6bc84218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>