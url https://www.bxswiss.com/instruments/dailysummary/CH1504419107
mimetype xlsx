--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1b825f723f4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bde6f28f7664ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2e26fb6bc84218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fc9a226bdb4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e9f0e00a0d4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2e26fb6bc84218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc17ae44b5584de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fc9a226bdb4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>