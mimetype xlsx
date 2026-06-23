--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bde6f28f7664ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5b4f3ba8ca44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fc9a226bdb4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0b0e46c70044b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc17ae44b5584de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fc9a226bdb4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3f28676994418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0b0e46c70044b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,627</x:t>
-[...286 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...75 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...58 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>