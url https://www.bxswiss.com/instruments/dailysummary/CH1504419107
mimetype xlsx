--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5b4f3ba8ca44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b777f3c23764442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0b0e46c70044b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6babb80d8ed3455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3f28676994418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0b0e46c70044b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297cfcc577b44633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6babb80d8ed3455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,461</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...436 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>