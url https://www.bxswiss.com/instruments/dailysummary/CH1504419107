--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b777f3c23764442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635efaeaaa2e47be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6babb80d8ed3455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra658169974244828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297cfcc577b44633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6babb80d8ed3455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e72926f6c4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra658169974244828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...92 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...178 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>