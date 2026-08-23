--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635efaeaaa2e47be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3749ba2b1b14ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra658169974244828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644ce8116f6e431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e72926f6c4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra658169974244828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6979dec5aa5b40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644ce8116f6e431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>0,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>