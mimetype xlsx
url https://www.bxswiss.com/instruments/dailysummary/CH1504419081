--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62b17117996407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cf570acb944831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dabec536d284744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906c03a06bc6483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4a5058fd3e48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dabec536d284744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3034abf2a094621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906c03a06bc6483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,232</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,392</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,452</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>1,436</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>