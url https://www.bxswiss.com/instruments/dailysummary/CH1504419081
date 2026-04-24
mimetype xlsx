--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74cf570acb944831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38541e109754756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906c03a06bc6483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re085bedb5f7e4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3034abf2a094621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906c03a06bc6483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394a749b422340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re085bedb5f7e4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,452</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,374</x:t>
-[...539 lines deleted...]
-          <x:t>1,604</x:t>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>