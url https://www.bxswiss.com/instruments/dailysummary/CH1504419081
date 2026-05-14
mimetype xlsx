--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38541e109754756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5c7f77c5ae441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re085bedb5f7e4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3ef36a2a641c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394a749b422340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re085bedb5f7e4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f6451c7a96417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3ef36a2a641c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>