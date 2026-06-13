--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5c7f77c5ae441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra450a30e76cf4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3ef36a2a641c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf30ff91a4a94cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f6451c7a96417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3ef36a2a641c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fff50f75804d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf30ff91a4a94cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,559</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...85 lines deleted...]
-          <x:t>0,547</x:t>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>