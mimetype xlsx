--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra450a30e76cf4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c0473f00be4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf30ff91a4a94cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f68ff6cb2141e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fff50f75804d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf30ff91a4a94cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1289a3ed54b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f68ff6cb2141e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...183 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...43 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>