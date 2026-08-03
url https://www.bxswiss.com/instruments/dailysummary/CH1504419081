--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c0473f00be4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6d6abc121d447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f68ff6cb2141e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308416773c7a40d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1289a3ed54b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f68ff6cb2141e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff83aacfdd14ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308416773c7a40d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...43 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>