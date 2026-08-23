--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6d6abc121d447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2205d99315f47fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308416773c7a40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45699e252cb4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff83aacfdd14ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308416773c7a40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a28d7ad490c4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45699e252cb4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,427</x:t>
-[...4 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>