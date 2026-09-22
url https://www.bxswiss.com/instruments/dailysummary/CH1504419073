--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7255a09f1844fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4909db328c4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee98c097ef94fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb312365d6a7e4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c37064614a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee98c097ef94fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88631f3dcac44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb312365d6a7e4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>1,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...6 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,139</x:t>
-[...53 lines deleted...]
-          <x:t>1,049</x:t>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...43 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,991</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>