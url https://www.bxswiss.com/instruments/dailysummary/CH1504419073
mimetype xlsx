--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4909db328c4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57da256e47143d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb312365d6a7e4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a20378857d41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88631f3dcac44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb312365d6a7e4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f93efa049884c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a20378857d41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...70 lines deleted...]
-          <x:t>1,049</x:t>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...43 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,991</x:t>
-[...43 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...6 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>