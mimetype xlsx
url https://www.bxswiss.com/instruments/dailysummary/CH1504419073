--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57da256e47143d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb3de9448784558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a20378857d41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7e368b9da643a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f93efa049884c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a20378857d41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227eabd7726d43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7e368b9da643a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,917</x:t>
-[...21 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>