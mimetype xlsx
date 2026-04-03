--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea39545eb854db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018e69dff46c44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c82ef075f8e43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45069e5f345844cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eff4a604b994f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c82ef075f8e43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9494ceb40054c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45069e5f345844cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,232</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,178</x:t>
-[...16 lines deleted...]
-          <x:t>2,378</x:t>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,236</x:t>
-[...38 lines deleted...]
-          <x:t>2,284</x:t>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>2,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,428</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,402</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>