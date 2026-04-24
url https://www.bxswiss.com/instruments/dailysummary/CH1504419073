--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018e69dff46c44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf015e672bbc442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45069e5f345844cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9f25241ed84de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9494ceb40054c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45069e5f345844cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776485aa726f42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9f25241ed84de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,296</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,130</x:t>
-[...566 lines deleted...]
-          <x:t>2,480</x:t>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>