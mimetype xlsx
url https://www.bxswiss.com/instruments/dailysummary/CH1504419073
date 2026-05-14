--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf015e672bbc442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55aa817cf64b44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9f25241ed84de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f09abcc78942f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776485aa726f42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9f25241ed84de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060830c91aea4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f09abcc78942f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>