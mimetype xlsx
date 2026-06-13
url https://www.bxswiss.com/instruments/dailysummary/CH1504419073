--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55aa817cf64b44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9412974901124d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f09abcc78942f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686fc5ca613d46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060830c91aea4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f09abcc78942f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb831ff58044223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686fc5ca613d46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,333</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>1,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>