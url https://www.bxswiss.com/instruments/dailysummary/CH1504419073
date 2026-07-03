--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9412974901124d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce855a971e44e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686fc5ca613d46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8dd1e51abc745bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb831ff58044223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686fc5ca613d46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb904400ca496409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8dd1e51abc745bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,371</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,373</x:t>
-[...495 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>