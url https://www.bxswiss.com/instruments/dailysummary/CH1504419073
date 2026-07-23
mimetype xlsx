--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce855a971e44e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e8665b2ec4497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8dd1e51abc745bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff045bc94b064889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb904400ca496409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8dd1e51abc745bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758706c33ebd4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff045bc94b064889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,227</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...38 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,529</x:t>
-[...48 lines deleted...]
-          <x:t>1,373</x:t>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,299</x:t>
-[...382 lines deleted...]
-          <x:t>1,353</x:t>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>