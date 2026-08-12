--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e8665b2ec4497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677560b2657f4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff045bc94b064889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a0a6a1d03d4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758706c33ebd4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff045bc94b064889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939a32bf66374758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a0a6a1d03d4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,467</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...53 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,257</x:t>
-[...404 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>