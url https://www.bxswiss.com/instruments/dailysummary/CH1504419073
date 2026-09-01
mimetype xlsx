--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677560b2657f4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7255a09f1844fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a0a6a1d03d4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee98c097ef94fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939a32bf66374758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a0a6a1d03d4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c37064614a4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee98c097ef94fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>