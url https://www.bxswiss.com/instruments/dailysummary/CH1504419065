--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd1d36c60b24b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac096b3bee4041db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78730788e4aa4beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e82abe291fb4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaba0743ebc04726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78730788e4aa4beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3da00ac5f746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e82abe291fb4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,104</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,214</x:t>
-[...97 lines deleted...]
-          <x:t>1,184</x:t>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,428</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>1,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>