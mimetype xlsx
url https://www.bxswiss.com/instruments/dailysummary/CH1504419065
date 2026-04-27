--- v3 (2026-04-04)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac096b3bee4041db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990ff76c68a34673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e82abe291fb4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc4510bbe174527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3da00ac5f746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e82abe291fb4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5dff727ea84d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc4510bbe174527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,470</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,354</x:t>
-[...593 lines deleted...]
-          <x:t>1,428</x:t>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>