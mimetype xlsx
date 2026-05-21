--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990ff76c68a34673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192b54045b794ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc4510bbe174527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12dad27efbd84d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5dff727ea84d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc4510bbe174527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e30f9406b9e4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12dad27efbd84d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,782</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,764</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>0,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>