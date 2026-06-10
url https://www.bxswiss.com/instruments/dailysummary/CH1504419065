--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192b54045b794ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d54bba5c1d426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12dad27efbd84d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298878675c41447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e30f9406b9e4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12dad27efbd84d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c61bfe4b2d47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298878675c41447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...43 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>