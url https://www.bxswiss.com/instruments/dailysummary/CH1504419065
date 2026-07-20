--- v6 (2026-06-10)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d54bba5c1d426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32a441b9c274add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298878675c41447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d36c57aad5498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c61bfe4b2d47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298878675c41447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb137181882b417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d36c57aad5498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...87 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...31 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...16 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...11 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...31 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>