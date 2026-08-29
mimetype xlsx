--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32a441b9c274add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea357d7252446c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d36c57aad5498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fec18b42f24bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb137181882b417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d36c57aad5498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d81928e6284f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fec18b42f24bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,416</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...70 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...53 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,369</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>