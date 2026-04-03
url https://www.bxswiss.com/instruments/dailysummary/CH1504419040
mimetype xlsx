--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce2fb7e24a44672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8711d2a8138d4838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d23594c81ad4694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd893cb36477d48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ec49a3263f46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d23594c81ad4694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e3f9449ace44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd893cb36477d48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,986</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...16 lines deleted...]
-          <x:t>1,034</x:t>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,166</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,292</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>