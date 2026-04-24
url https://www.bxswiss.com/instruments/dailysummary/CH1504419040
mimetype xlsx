--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8711d2a8138d4838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf4a575e4594461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd893cb36477d48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda5a1f0e2be4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e3f9449ace44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd893cb36477d48ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f968f62ebe4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda5a1f0e2be4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,170</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,166</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>1,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...26 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>