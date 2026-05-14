--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf4a575e4594461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6412f0a73f94d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda5a1f0e2be4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ce50f4e47b4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f968f62ebe4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda5a1f0e2be4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828d0a9689fc4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ce50f4e47b4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>