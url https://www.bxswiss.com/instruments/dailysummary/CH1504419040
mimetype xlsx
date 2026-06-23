--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6412f0a73f94d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2e935ac8b24416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ce50f4e47b4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c9bf81e15242bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828d0a9689fc4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ce50f4e47b4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a54bb610a3a4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c9bf81e15242bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...539 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...31 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>