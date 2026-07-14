--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2e935ac8b24416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e238be3b6cc45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c9bf81e15242bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866cb962611641d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a54bb610a3a4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c9bf81e15242bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2343b29267d6467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866cb962611641d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,339</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...350 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>