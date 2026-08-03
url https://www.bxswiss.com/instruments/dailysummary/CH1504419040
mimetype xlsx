--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e238be3b6cc45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c13aad9818479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866cb962611641d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745d5026eda94b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2343b29267d6467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866cb962611641d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781763024ea34d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745d5026eda94b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...291 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>