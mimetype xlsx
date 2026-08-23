--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c13aad9818479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4290bd92c64546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745d5026eda94b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc008bbb680d649b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781763024ea34d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745d5026eda94b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842e386227444f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc008bbb680d649b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...16 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,327</x:t>
-[...11 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...11 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>