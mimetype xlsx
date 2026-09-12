--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4290bd92c64546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0573d599d2944934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc008bbb680d649b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13eb0f6b28064cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842e386227444f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc008bbb680d649b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78dfbdb2d224c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13eb0f6b28064cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...16 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
-[...26 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...43 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...134 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>