--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac2f1791fde4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e39d3707e4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21dc10a49aa4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195506eaa21846f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2295873eb8f4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21dc10a49aa4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e5d3c00e064407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195506eaa21846f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,254</x:t>
-[...70 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>6,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,092</x:t>
-[...333 lines deleted...]
-          <x:t>5,990</x:t>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>