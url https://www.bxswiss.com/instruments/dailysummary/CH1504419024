--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e39d3707e4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547b37a824444ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195506eaa21846f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583c5175751c4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e5d3c00e064407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195506eaa21846f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44426a6e29c04bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583c5175751c4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,124</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,990</x:t>
-[...306 lines deleted...]
-          <x:t>7,554</x:t>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>