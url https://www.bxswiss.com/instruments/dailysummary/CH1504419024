--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078ac3ad2366465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346a68f2097f4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1542ff1ee7994e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a2f21159c40e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8741fd5aab348c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1542ff1ee7994e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20563d2f42b743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a2f21159c40e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,514</x:t>
-[...70 lines deleted...]
-          <x:t>2,654</x:t>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,620</x:t>
-[...188 lines deleted...]
-          <x:t>2,412</x:t>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>