--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346a68f2097f4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b884a06bbf64550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a2f21159c40e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ff570bc89499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20563d2f42b743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a2f21159c40e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f8b0944b9429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ff570bc89499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,376</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>2,104</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>