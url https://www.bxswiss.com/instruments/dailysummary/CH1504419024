--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b884a06bbf64550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re547904702634dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704ff570bc89499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd21a3f8107640fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4f8b0944b9429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704ff570bc89499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59fd019d935452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd21a3f8107640fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>