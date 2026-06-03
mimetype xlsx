--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re547904702634dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103524ad667d468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd21a3f8107640fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6004be2deffb4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59fd019d935452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd21a3f8107640fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03d11feefcf4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6004be2deffb4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>