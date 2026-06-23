--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103524ad667d468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc501c54bfdc642a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6004be2deffb4d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e1b2311c24dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03d11feefcf4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6004be2deffb4d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6780736ea0754eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e1b2311c24dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>