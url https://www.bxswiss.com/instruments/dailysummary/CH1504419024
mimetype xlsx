--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc501c54bfdc642a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5244e3568f5a4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e1b2311c24dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d109bb75f04966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6780736ea0754eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e1b2311c24dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re139eeaf780949f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d109bb75f04966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,779</x:t>
-[...269 lines deleted...]
-          <x:t>7,411</x:t>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,409</x:t>
-[...161 lines deleted...]
-          <x:t>8,285</x:t>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>