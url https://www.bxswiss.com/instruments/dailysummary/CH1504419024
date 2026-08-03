--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5244e3568f5a4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc795f9a21afd477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d109bb75f04966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6491e0a8d344794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re139eeaf780949f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d109bb75f04966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7047c957d984cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6491e0a8d344794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,411</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,409</x:t>
-[...276 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,279</x:t>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,229</x:t>
-[...269 lines deleted...]
-          <x:t>7,003</x:t>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>