--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc795f9a21afd477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f41eb0f4dd448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6491e0a8d344794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6682d86c8d948f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7047c957d984cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6491e0a8d344794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eae1f88d2dd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6682d86c8d948f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,193</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,137</x:t>
-[...308 lines deleted...]
-          <x:t>6,008</x:t>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,072</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>5,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>