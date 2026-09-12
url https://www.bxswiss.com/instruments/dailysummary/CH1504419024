--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f41eb0f4dd448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac2f1791fde4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6682d86c8d948f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21dc10a49aa4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eae1f88d2dd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6682d86c8d948f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2295873eb8f4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21dc10a49aa4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,632</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>6,072</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>