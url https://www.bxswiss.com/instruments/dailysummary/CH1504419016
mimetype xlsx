--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c499e7afcdc4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d003e791784a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec62f0d7c3645bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f575be72874f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b2ec2916c34cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec62f0d7c3645bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bed3e96901b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f575be72874f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>