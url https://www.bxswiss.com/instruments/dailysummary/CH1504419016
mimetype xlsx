--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d003e791784a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e5a351a574bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f575be72874f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b5894da134a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bed3e96901b4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f575be72874f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1de858401864d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b5894da134a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,818</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>