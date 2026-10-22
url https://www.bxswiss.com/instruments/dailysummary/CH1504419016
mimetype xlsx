--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3e5a351a574bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23902d17a6f0403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b5894da134a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81353b5a291d4cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1de858401864d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b5894da134a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc0432519214e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81353b5a291d4cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,991</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,981</x:t>
-[...178 lines deleted...]
-          <x:t>1,710</x:t>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,682</x:t>
-[...269 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>