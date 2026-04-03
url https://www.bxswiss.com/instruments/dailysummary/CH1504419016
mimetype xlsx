--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7af1f5f334e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd922c2c3b374f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f09a4cf154400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd16db121b745ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e84077159474a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f09a4cf154400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce85d827b02a4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd16db121b745ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,700</x:t>
-[...107 lines deleted...]
-          <x:t>0,716</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,664</x:t>
-[...33 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,572</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>