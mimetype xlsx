--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd922c2c3b374f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a99c5ece82a4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd16db121b745ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd2c3b97a294359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce85d827b02a4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd16db121b745ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c0b9b86a8546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd2c3b97a294359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,620</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,588</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
-[...166 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>