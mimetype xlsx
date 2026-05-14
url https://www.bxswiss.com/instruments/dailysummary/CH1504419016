--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a99c5ece82a4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba5e488b75e4226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd2c3b97a294359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f5402d1f9f4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c0b9b86a8546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd2c3b97a294359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3393b4916c4a4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f5402d1f9f4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,488</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>