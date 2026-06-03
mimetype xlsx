--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba5e488b75e4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330d33b4cb204a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f5402d1f9f4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70bc41d9ebc4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3393b4916c4a4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f5402d1f9f4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea6530a0610406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70bc41d9ebc4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>