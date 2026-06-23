--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330d33b4cb204a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra966373832c74b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70bc41d9ebc4782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05f7ecd9d704f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea6530a0610406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70bc41d9ebc4782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a46d692cb3b4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05f7ecd9d704f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>