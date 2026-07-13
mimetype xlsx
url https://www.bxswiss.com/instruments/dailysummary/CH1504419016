--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra966373832c74b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27770038afc64066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05f7ecd9d704f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26dbe37ffa54c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a46d692cb3b4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05f7ecd9d704f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088749cb499f4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26dbe37ffa54c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,828</x:t>
-[...171 lines deleted...]
-          <x:t>4,417</x:t>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>