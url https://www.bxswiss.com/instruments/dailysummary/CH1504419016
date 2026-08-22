--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27770038afc64066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c499e7afcdc4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26dbe37ffa54c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec62f0d7c3645bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088749cb499f4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26dbe37ffa54c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b2ec2916c34cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec62f0d7c3645bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,130</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>