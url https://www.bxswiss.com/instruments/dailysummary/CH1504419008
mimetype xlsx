--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d24300b3de4561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5ba9bf985f4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9a25dca65d4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e90846cfb848f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52019c3a2e5b4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9a25dca65d4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbfe212ca6f4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e90846cfb848f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,054</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...26 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...70 lines deleted...]
-          <x:t>0,034</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>