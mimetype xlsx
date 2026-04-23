--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5ba9bf985f4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcc2cb36d294394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e90846cfb848f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8422faedde824795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbfe212ca6f4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e90846cfb848f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3417f34648c04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8422faedde824795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...458 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>