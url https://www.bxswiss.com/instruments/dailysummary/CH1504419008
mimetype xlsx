--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcc2cb36d294394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f464029e43a4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8422faedde824795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490178c7c8994222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3417f34648c04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8422faedde824795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfdfb04056e4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490178c7c8994222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>