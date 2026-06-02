--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f464029e43a4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52cb08fe9ab4af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490178c7c8994222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd82b71de17c8487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfdfb04056e4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490178c7c8994222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e20594b7e8c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd82b71de17c8487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>