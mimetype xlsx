--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52cb08fe9ab4af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f295452f064f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd82b71de17c8487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8d5094dcb545ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e20594b7e8c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd82b71de17c8487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e940af2b3847e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8d5094dcb545ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>1,325</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>