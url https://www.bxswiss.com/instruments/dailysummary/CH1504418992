--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5217de83f58b4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ce412f5533450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6cf446b86bf4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1b57bff24144f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1dac865444d4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6cf446b86bf4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ba0eb41a5840dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1b57bff24144f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,647</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,599</x:t>
-[...38 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,669</x:t>
-[...43 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,109</x:t>
-[...414 lines deleted...]
-          <x:t>2,180</x:t>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>