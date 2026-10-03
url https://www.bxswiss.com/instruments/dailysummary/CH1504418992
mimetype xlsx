--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ce412f5533450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb36ca16f3c543e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1b57bff24144f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ec9ecdf5da4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ba0eb41a5840dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1b57bff24144f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fa56dc526d4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ec9ecdf5da4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,942</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,627</x:t>
-[...468 lines deleted...]
-          <x:t>1,994</x:t>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>