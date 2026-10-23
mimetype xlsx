--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb36ca16f3c543e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1602bc85064d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ec9ecdf5da4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f06c47b4a784194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fa56dc526d4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ec9ecdf5da4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b96a65e41a14142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f06c47b4a784194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,173</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,061</x:t>
-[...173 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,716</x:t>
-[...333 lines deleted...]
-          <x:t>3,262</x:t>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>