--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d3ad82a961405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440f3f407a4d45b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6ba93d1f6a4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d53a6d43614ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a6047c1a794b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6ba93d1f6a4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000ea1bc0aaf4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d53a6d43614ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>