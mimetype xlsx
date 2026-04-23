--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440f3f407a4d45b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8730be2454044ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d53a6d43614ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2eb39af70e4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000ea1bc0aaf4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d53a6d43614ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39b152839de4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2eb39af70e4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>0,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>