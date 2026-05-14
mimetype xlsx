--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8730be2454044ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a0e42c78c14081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2eb39af70e4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ce5e9d6fe4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39b152839de4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2eb39af70e4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9696959399b4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ce5e9d6fe4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>