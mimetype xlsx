--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a0e42c78c14081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3ff64b839d4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531ce5e9d6fe4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409f5f5d18e94184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9696959399b4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531ce5e9d6fe4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbdb0c52c784f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409f5f5d18e94184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>