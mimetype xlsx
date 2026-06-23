--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3ff64b839d4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race2b766af784104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409f5f5d18e94184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b78c6de7c9451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbdb0c52c784f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409f5f5d18e94184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560ba5f5fc78488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b78c6de7c9451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>