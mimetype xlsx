--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race2b766af784104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe56ceb0727146a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b78c6de7c9451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fb7509207546bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560ba5f5fc78488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b78c6de7c9451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ef0f95e55b4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fb7509207546bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,971</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>3,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,989</x:t>
-[...193 lines deleted...]
-          <x:t>4,611</x:t>
+          <x:t>3,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>