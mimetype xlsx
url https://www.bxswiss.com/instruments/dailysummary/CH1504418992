--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe56ceb0727146a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195940b5249b47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fb7509207546bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625ac199d2e745d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ef0f95e55b4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fb7509207546bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c77a70bc2443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625ac199d2e745d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,158</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,989</x:t>
-[...404 lines deleted...]
-          <x:t>3,416</x:t>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...154 lines deleted...]
-          <x:t>3,616</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>