--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195940b5249b47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5217de83f58b4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625ac199d2e745d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6cf446b86bf4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c77a70bc2443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625ac199d2e745d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1dac865444d4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6cf446b86bf4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>