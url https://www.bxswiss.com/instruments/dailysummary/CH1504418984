--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef50acdd44c4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49c2ae965f14f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f394c16f86e4d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef94a182e1425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f5d2e1f9024491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f394c16f86e4d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57a63916c004e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef94a182e1425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...372 lines deleted...]
-          <x:t>2,537</x:t>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,353</x:t>
-[...188 lines deleted...]
-          <x:t>1,969</x:t>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>