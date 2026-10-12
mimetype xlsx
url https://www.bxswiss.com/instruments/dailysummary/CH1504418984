--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49c2ae965f14f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860326bb00d4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ef94a182e1425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5939bff4a4864c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57a63916c004e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ef94a182e1425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97fd0f4e0e2483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5939bff4a4864c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,537</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,353</x:t>
-[...281 lines deleted...]
-          <x:t>2,361</x:t>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>