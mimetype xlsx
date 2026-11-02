--- v10 (2026-10-12)
+++ v11 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860326bb00d4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d0e60e669040e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5939bff4a4864c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d8933a14e04dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97fd0f4e0e2483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5939bff4a4864c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7f2916557f4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d8933a14e04dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>3,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>