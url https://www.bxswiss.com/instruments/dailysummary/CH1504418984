--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f741607674450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534c26baa2664913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa88212bfc374081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d53390801cb4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554ed2261301488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa88212bfc374081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5a2c1e61ac4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d53390801cb4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,732</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,798</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,762</x:t>
-[...43 lines deleted...]
-          <x:t>0,804</x:t>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,754</x:t>
-[...9 lines deleted...]
-          <x:t>0,682</x:t>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>