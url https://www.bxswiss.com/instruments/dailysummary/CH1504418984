--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534c26baa2664913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39138f560be4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d53390801cb4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe9ee3b5c784ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5a2c1e61ac4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d53390801cb4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbee83a9e404372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe9ee3b5c784ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,728</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,690</x:t>
-[...16 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,422</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>