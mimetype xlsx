--- v4 (2026-04-25)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39138f560be4f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c17df50e9b49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe9ee3b5c784ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01ae8b069a74f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbee83a9e404372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe9ee3b5c784ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd695ed46814164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01ae8b069a74f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1,774</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>