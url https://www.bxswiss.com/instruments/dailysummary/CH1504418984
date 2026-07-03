--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c17df50e9b49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c19b37778d4746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01ae8b069a74f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf641ad5301f2465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd695ed46814164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01ae8b069a74f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1608b34947497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf641ad5301f2465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>3,843</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,122</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,094</x:t>
-[...139 lines deleted...]
-          <x:t>4,759</x:t>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>