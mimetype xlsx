--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c19b37778d4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a42d0c5276844c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf641ad5301f2465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b1bcad4fe54b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c1608b34947497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf641ad5301f2465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3153d611de44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b1bcad4fe54b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,300</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,708</x:t>
-[...441 lines deleted...]
-          <x:t>3,638</x:t>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>