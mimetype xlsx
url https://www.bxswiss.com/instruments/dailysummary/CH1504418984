--- v7 (2026-07-23)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a42d0c5276844c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef50acdd44c4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b1bcad4fe54b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f394c16f86e4d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3153d611de44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b1bcad4fe54b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f5d2e1f9024491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f394c16f86e4d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,405</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,786</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,246</x:t>
-[...178 lines deleted...]
-          <x:t>3,368</x:t>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,012</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>3,012</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>