--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289f5ce0485c468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1208290d273f4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6826872d5747cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f037e1774f94d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549d302fedb94abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6826872d5747cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78245498a464412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f037e1774f94d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,738</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,934</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,898</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,768</x:t>
-[...117 lines deleted...]
-          <x:t>2,672</x:t>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>