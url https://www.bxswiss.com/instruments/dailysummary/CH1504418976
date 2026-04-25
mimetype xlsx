--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1208290d273f4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e6e64af12041a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f037e1774f94d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f3a404027a4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78245498a464412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f037e1774f94d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001573e6c64c4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f3a404027a4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,768</x:t>
-[...31 lines deleted...]
-          <x:t>2,810</x:t>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>