--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e6e64af12041a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra849bd3d18cf4f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f3a404027a4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec48a1e46b64b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001573e6c64c4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f3a404027a4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d49e5dc4524410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec48a1e46b64b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>