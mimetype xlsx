--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra849bd3d18cf4f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801da05ac0f14f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec48a1e46b64b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d3376c19fc495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d49e5dc4524410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec48a1e46b64b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1049e45bc74711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d3376c19fc495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>