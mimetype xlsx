--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801da05ac0f14f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf859d5fcf20f40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d3376c19fc495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb53a9097f143f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1049e45bc74711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d3376c19fc495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a9784f1e544dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb53a9097f143f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>