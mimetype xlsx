--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf859d5fcf20f40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63bc76cd42b424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb53a9097f143f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901a92418657427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a9784f1e544dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb53a9097f143f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b241b10b1c64fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901a92418657427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>8,663</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,491</x:t>
-[...53 lines deleted...]
-          <x:t>7,553</x:t>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>7,051</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,355</x:t>
-[...279 lines deleted...]
-          <x:t>7,909</x:t>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>