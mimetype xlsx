--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63bc76cd42b424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d4f26939da45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901a92418657427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc0857c67c24993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b241b10b1c64fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901a92418657427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d58582496724ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc0857c67c24993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,673</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,537</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>6,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,643</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>