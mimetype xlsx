--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d4f26939da45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e36f2a5dee4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc0857c67c24993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1268cc7505824b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d58582496724ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc0857c67c24993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786a3990b87d4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1268cc7505824b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,923</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>7,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,587</x:t>
-[...65 lines deleted...]
-          <x:t>7,327</x:t>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,803</x:t>
-[...360 lines deleted...]
-          <x:t>6,161</x:t>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>