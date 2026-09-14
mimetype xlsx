--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e36f2a5dee4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc968e2d71f2c4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1268cc7505824b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778638e8e906492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786a3990b87d4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1268cc7505824b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2e5195e08848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778638e8e906492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,893</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...548 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,698</x:t>
-[...9 lines deleted...]
-          <x:t>6,508</x:t>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>