--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc968e2d71f2c4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8e72d42d27429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778638e8e906492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e78a49cbcc64367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2e5195e08848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778638e8e906492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c730335eb444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e78a49cbcc64367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,761</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,541</x:t>
-[...517 lines deleted...]
-          <x:t>6,450</x:t>
+          <x:t>8,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>