--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8e72d42d27429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6152d67332647fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e78a49cbcc64367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47b98f53de84b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c730335eb444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e78a49cbcc64367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bd63f569554d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47b98f53de84b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,544</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,564</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>8,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>