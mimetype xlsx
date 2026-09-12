--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra922f0744ae14a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a31d9acf57444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf543237d3e9f4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fa85e9afe04836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1c5a4a4c254bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf543237d3e9f4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb662e72099f4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fa85e9afe04836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,647</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>2,723</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>