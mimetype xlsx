--- v11 (2026-09-12)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a31d9acf57444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993feb93d85d408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fa85e9afe04836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68418fa8fbbe47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb662e72099f4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fa85e9afe04836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b23a1fa2a04a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68418fa8fbbe47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,297</x:t>
-[...31 lines deleted...]
-          <x:t>3,078</x:t>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>2,374</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>