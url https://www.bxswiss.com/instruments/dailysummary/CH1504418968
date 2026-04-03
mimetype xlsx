--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10add6c46e047b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962a1dbafb844259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb70a61a46e64e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ecaff942f44008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b8263b09284491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb70a61a46e64e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04f71545c214006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ecaff942f44008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,034</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,896</x:t>
-[...16 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,856</x:t>
-[...269 lines deleted...]
-          <x:t>0,742</x:t>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>