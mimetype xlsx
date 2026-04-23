--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962a1dbafb844259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3aa3b3a6aa14894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ecaff942f44008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056d23e6b49f45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04f71545c214006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ecaff942f44008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41815bda9ca046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056d23e6b49f45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,798</x:t>
-[...603 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>