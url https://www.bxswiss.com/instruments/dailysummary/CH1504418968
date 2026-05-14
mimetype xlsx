--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3aa3b3a6aa14894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f8971a6fa848cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056d23e6b49f45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2ead30694465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41815bda9ca046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056d23e6b49f45ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0d10e70cb94d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2ead30694465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>