--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f8971a6fa848cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfade78a6d2ad46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2ead30694465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825f0466d0124859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0d10e70cb94d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2ead30694465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb28e877898c4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825f0466d0124859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>