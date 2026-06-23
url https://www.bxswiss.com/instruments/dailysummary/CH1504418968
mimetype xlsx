--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfade78a6d2ad46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d726876c9db4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825f0466d0124859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d65ec6a9ef4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb28e877898c4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825f0466d0124859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2b6f58c0174f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d65ec6a9ef4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>