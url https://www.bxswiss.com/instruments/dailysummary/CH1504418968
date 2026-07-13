--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d726876c9db4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5738fdafa784af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d65ec6a9ef4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596eabcd32d54a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2b6f58c0174f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d65ec6a9ef4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1c0063bce4427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596eabcd32d54a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,314</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,284</x:t>
-[...254 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,704</x:t>
-[...198 lines deleted...]
-          <x:t>5,011</x:t>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>