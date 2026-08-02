--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5738fdafa784af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487cb6c20be344f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596eabcd32d54a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10ae4bbb9dc47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b1c0063bce4427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596eabcd32d54a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4df25db35f4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10ae4bbb9dc47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,704</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>