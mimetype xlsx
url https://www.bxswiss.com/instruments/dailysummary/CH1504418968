--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487cb6c20be344f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra922f0744ae14a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10ae4bbb9dc47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf543237d3e9f4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4df25db35f4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10ae4bbb9dc47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1c5a4a4c254bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf543237d3e9f4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,755</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,751</x:t>
-[...247 lines deleted...]
-          <x:t>1,977</x:t>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>