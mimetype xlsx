--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed1f84c92aa4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a60b2b6f5d497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref285f037b2d42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e36edaf306c4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe12b6ace1e64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref285f037b2d42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16ac12878524d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e36edaf306c4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,627</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>