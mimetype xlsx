--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a60b2b6f5d497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd4f2f5bc254c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e36edaf306c4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050ab26d498941ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16ac12878524d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e36edaf306c4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc643f7f75bba46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050ab26d498941ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
-[...323 lines deleted...]
-          <x:t>4,005</x:t>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>