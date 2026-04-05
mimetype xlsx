--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9be3318604fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fcdae2f67a4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7908cee56814018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf410b9aac4444724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a4548ae87bf4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7908cee56814018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra600d29134444ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf410b9aac4444724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,940</x:t>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...198 lines deleted...]
-          <x:t>0,808</x:t>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>