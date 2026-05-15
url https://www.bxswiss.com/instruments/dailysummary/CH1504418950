--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fcdae2f67a4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1036ba7d0b94575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf410b9aac4444724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3787ecef9574909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra600d29134444ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf410b9aac4444724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392cf77175a5410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3787ecef9574909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,518</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>