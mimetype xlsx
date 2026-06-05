--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1036ba7d0b94575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db14f2411564c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3787ecef9574909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487c4d38380e4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392cf77175a5410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3787ecef9574909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a078f862564bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487c4d38380e4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>