--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db14f2411564c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re147ee34689a4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487c4d38380e4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88bbb66eb7c486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a078f862564bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487c4d38380e4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re693071ae4774a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88bbb66eb7c486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>