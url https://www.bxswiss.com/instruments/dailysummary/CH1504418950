--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re147ee34689a4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005162266d54b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88bbb66eb7c486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2c6faf47db4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re693071ae4774a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88bbb66eb7c486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8624ea80f93a42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2c6faf47db4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>4,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,864</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,383</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>