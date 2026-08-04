--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005162266d54b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84ed8cce7814970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2c6faf47db4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb4905dc5fe486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8624ea80f93a42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2c6faf47db4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30da7a4ebc754b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb4905dc5fe486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>