--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84ed8cce7814970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e914f58eec04b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb4905dc5fe486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2fdd2ba2ce45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30da7a4ebc754b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb4905dc5fe486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7865029f8fd04d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2fdd2ba2ce45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,174</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,366</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>2,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>