--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e914f58eec04b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed1f84c92aa4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2fdd2ba2ce45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref285f037b2d42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7865029f8fd04d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2fdd2ba2ce45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe12b6ace1e64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref285f037b2d42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,816</x:t>
-[...549 lines deleted...]
-          <x:t>2,725</x:t>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>