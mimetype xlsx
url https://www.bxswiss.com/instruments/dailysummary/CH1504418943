--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56660ace570f46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa11edb415e84f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffa150766e046aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e0286b11b74bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bcfcda3f7842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffa150766e046aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22055ca68eb043ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e0286b11b74bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,410</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,020</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,144</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,164</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>3,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>2,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>