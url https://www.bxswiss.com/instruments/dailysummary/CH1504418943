--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa11edb415e84f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3818378c9124623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e0286b11b74bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3819d200aa4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22055ca68eb043ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e0286b11b74bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de9c3afd6a54914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3819d200aa4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,118</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,080</x:t>
-[...360 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>