--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3818378c9124623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55238bd285b4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3819d200aa4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaffa9c7d84f46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de9c3afd6a54914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3819d200aa4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049427df19c342ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaffa9c7d84f46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>