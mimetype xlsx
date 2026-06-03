--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55238bd285b4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93f5b656b724257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaffa9c7d84f46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63643aadb022497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049427df19c342ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaffa9c7d84f46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30abadb69b86473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63643aadb022497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>