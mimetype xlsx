--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93f5b656b724257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6cdafc787d4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63643aadb022497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe333e799a44076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30abadb69b86473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63643aadb022497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cda41d681441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe333e799a44076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>