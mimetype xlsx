--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6cdafc787d4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f110e882b94b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe333e799a44076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41d2d43909d4adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cda41d681441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe333e799a44076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472aee10080a4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41d2d43909d4adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>8,713</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>8,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,101</x:t>
-[...114 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,913</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>9,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>