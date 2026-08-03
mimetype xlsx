--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f110e882b94b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194828563f34bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41d2d43909d4adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3688184eba74469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472aee10080a4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41d2d43909d4adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18980d21eb14443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3688184eba74469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,627</x:t>
-[...85 lines deleted...]
-          <x:t>7,361</x:t>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>7,913</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>