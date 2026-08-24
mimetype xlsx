--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194828563f34bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6165b223a1e347fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3688184eba74469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d01a6342d74491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18980d21eb14443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3688184eba74469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51cea52266274fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d01a6342d74491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,079</x:t>
-[...360 lines deleted...]
-          <x:t>6,030</x:t>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>