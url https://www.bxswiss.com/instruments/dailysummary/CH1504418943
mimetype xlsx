--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6165b223a1e347fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0179b2cd3bc84194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d01a6342d74491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42715d2a987e421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51cea52266274fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d01a6342d74491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5b26da9fa04ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42715d2a987e421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>7,635</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,949</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>