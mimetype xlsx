--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0179b2cd3bc84194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra594155b12ba4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42715d2a987e421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1fd873cffa402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5b26da9fa04ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42715d2a987e421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b423d9e6d6d4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1fd873cffa402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,653</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...559 lines deleted...]
-          <x:t>6,928</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>