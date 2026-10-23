--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra594155b12ba4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8413425d8e6d4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1fd873cffa402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8250b0fa67814c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b423d9e6d6d4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1fd873cffa402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf54598ded74aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8250b0fa67814c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,988</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>8,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>