--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e3e40e5c7d4ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a3e52cf334f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56732c2e09a449c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c7464c0c5c4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c168bb4737b460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56732c2e09a449c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dcf8f5c3d04c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c7464c0c5c4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,056</x:t>
-[...48 lines deleted...]
-          <x:t>0,912</x:t>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...200 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,854</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>