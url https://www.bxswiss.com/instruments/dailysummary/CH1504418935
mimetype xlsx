--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a3e52cf334f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c23d7d5f6241e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c7464c0c5c4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36426c67257a4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dcf8f5c3d04c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c7464c0c5c4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ea3277b0014d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36426c67257a4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,978</x:t>
-[...16 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...102 lines deleted...]
-          <x:t>0,808</x:t>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,574</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>