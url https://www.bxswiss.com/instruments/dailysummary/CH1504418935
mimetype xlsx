--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c23d7d5f6241e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea695efca5c4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36426c67257a4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d5381f9e7a4ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ea3277b0014d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36426c67257a4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83e89e4f082484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d5381f9e7a4ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>