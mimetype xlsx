--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea695efca5c4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fab82d1f954ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d5381f9e7a4ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4c6dce2c0404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83e89e4f082484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d5381f9e7a4ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e53673eac1f4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4c6dce2c0404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>