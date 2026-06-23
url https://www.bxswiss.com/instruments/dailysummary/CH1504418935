--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fab82d1f954ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6609363fac5429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4c6dce2c0404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb992cf327ca44ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e53673eac1f4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4c6dce2c0404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a001746d4241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb992cf327ca44ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>