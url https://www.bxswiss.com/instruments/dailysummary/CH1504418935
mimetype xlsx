--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6609363fac5429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe974b142c743f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb992cf327ca44ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b509b6142746e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a001746d4241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb992cf327ca44ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7651fcd3e0444a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b509b6142746e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>4,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>5,429</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>