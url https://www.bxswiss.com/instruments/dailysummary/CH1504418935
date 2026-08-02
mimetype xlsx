--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe974b142c743f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3478e8c9ef4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b509b6142746e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072317cfe58c473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7651fcd3e0444a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b509b6142746e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fa39fd2cd941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072317cfe58c473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,872</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>