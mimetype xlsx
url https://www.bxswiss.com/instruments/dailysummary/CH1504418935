--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3478e8c9ef4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a232d80d8b435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072317cfe58c473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0c7c86af564fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fa39fd2cd941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072317cfe58c473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642acdd82c0e4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0c7c86af564fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,189</x:t>
-[...296 lines deleted...]
-          <x:t>3,586</x:t>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,572</x:t>
-[...188 lines deleted...]
-          <x:t>2,277</x:t>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>