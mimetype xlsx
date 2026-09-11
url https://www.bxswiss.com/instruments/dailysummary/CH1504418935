--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a232d80d8b435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f4ad8e83b42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0c7c86af564fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3929db0a13b3468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642acdd82c0e4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0c7c86af564fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d0366a3afd4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3929db0a13b3468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,586</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,572</x:t>
-[...173 lines deleted...]
-          <x:t>2,531</x:t>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>2,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>