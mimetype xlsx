--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f4ad8e83b42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751e7fd7e0564c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3929db0a13b3468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b55e34c18a4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d0366a3afd4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3929db0a13b3468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cefccd2cdbf4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b55e34c18a4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,743</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,559</x:t>
-[...65 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,137</x:t>
-[...549 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>3,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>