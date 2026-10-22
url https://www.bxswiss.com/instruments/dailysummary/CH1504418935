--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751e7fd7e0564c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9856f2d31d11429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b55e34c18a4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2684c5b92748fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cefccd2cdbf4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b55e34c18a4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1125dbd6dc41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2684c5b92748fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,902</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,658</x:t>
-[...436 lines deleted...]
-          <x:t>3,739</x:t>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>