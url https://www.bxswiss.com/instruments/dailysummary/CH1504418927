--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e119f26c01141cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ac8cfb63444111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dba9fe978f1436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a0741ed464808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5608761aaf5e4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dba9fe978f1436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f6ff277e8e4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a0741ed464808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>2,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>