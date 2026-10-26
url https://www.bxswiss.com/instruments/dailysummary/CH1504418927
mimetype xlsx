--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ac8cfb63444111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c46c859cd704885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087a0741ed464808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3489c585784768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f6ff277e8e4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087a0741ed464808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96751526906841c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3489c585784768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>