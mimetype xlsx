--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508f3d95d5954a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0936b0447ec04fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b7050f026d43ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa28f59f6f04977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498e733cc05d4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b7050f026d43ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2381d95f064b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa28f59f6f04977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,304</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,138</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,978</x:t>
-[...215 lines deleted...]
-          <x:t>0,956</x:t>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>