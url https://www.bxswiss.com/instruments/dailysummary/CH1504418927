--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0936b0447ec04fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292e77dfea3c4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa28f59f6f04977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55195e4f13804cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2381d95f064b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa28f59f6f04977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61d12c35dfa4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55195e4f13804cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,018</x:t>
-[...360 lines deleted...]
-          <x:t>0,634</x:t>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>