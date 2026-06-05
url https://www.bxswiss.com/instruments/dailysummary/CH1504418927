--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292e77dfea3c4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd680122ad384510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55195e4f13804cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3622371724664380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61d12c35dfa4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55195e4f13804cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5531ad28de4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3622371724664380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>