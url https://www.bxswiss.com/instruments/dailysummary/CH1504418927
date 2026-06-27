--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd680122ad384510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27172548cee14aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3622371724664380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de8a0d672df4c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5531ad28de4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3622371724664380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2e4c64358f4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de8a0d672df4c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>