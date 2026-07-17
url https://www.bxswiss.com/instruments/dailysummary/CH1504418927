--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27172548cee14aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra147662620704ffb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de8a0d672df4c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdb8ff648a04aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2e4c64358f4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de8a0d672df4c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daa04f19b3149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdb8ff648a04aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,303</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,593</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,587</x:t>
-[...237 lines deleted...]
-          <x:t>5,157</x:t>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>4,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>