--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra147662620704ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7bb4d8e2948fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdb8ff648a04aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf181a414eee94f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daa04f19b3149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdb8ff648a04aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3feb79c27193413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf181a414eee94f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>