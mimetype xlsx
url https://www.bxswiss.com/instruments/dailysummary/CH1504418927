--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7bb4d8e2948fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f71d9d048d548a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf181a414eee94f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fde8c1128914aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3feb79c27193413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf181a414eee94f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4afe0dc0b64b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fde8c1128914aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,952</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,572</x:t>
-[...161 lines deleted...]
-          <x:t>3,750</x:t>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,144</x:t>
-[...198 lines deleted...]
-          <x:t>4,003</x:t>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>