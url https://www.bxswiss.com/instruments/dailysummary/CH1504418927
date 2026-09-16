--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f71d9d048d548a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e119f26c01141cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fde8c1128914aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dba9fe978f1436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4afe0dc0b64b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fde8c1128914aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5608761aaf5e4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dba9fe978f1436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,144</x:t>
-[...161 lines deleted...]
-          <x:t>3,865</x:t>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,841</x:t>
-[...404 lines deleted...]
-          <x:t>2,973</x:t>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>