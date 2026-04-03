--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160201805eef4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad62dea9692a45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54e8d7a9584496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a2e1220dc34601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353c878e9e1e4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54e8d7a9584496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01a8d90cd61409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a2e1220dc34601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,199</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>