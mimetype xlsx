--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad62dea9692a45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffba2e53c6f45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a2e1220dc34601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f1e72f2dd54955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01a8d90cd61409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a2e1220dc34601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e2c943d1bf497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f1e72f2dd54955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,222</x:t>
-[...48 lines deleted...]
-          <x:t>1,258</x:t>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>0,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>