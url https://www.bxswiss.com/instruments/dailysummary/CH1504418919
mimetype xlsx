--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffba2e53c6f45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree75528e94774668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f1e72f2dd54955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459571d5dc224dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e2c943d1bf497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f1e72f2dd54955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4b715cdbdf484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459571d5dc224dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>