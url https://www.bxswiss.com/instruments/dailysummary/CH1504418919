--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree75528e94774668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661af7d1f5d54f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459571d5dc224dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4139e8adeeec4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba4b715cdbdf484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459571d5dc224dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4155358ac6224df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4139e8adeeec4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,487</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>