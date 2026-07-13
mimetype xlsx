--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661af7d1f5d54f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ec8649eddd4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4139e8adeeec4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535167252b3a4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4155358ac6224df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4139e8adeeec4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8570987e500c4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535167252b3a4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,513</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,185</x:t>
-[...252 lines deleted...]
-          <x:t>5,863</x:t>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>