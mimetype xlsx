--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ec8649eddd4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3b5c5303a4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535167252b3a4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22a11e8dd33479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8570987e500c4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535167252b3a4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8d7301aa6947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22a11e8dd33479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,827</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>4,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>