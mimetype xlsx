--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3b5c5303a4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a9bab223684fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22a11e8dd33479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc228415db3c04813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8d7301aa6947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22a11e8dd33479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f7eeb1571f4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc228415db3c04813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,756</x:t>
-[...340 lines deleted...]
-          <x:t>3,272</x:t>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,332</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>2,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>