--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a9bab223684fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf217afa05c4640cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc228415db3c04813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec60cef891e84f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f7eeb1571f4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc228415db3c04813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f70af1172e94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec60cef891e84f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,224</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,932</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,332</x:t>
-[...124 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>3,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>