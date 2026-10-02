--- v9 (2026-09-12)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf217afa05c4640cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1168a7ef2cc474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec60cef891e84f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17f496bf14c4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f70af1172e94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec60cef891e84f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc019ebb5094d4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17f496bf14c4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,148</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>3,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>