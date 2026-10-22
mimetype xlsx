--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1168a7ef2cc474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5603a6d0e01940c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17f496bf14c4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ac06cdacb64356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc019ebb5094d4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17f496bf14c4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbfe5bfc5684ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ac06cdacb64356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,334</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>4,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>