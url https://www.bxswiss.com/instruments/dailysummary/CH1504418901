--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700b54916040451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a1163583cc4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e7c82561b44347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49965e64068a4b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfdfb99c66b4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e7c82561b44347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898fe3da9a5e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49965e64068a4b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,322</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,456</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,498</x:t>
+          <x:t>3,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,332</x:t>
-[...26 lines deleted...]
-          <x:t>3,252</x:t>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>