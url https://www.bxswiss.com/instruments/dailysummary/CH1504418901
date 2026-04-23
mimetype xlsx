--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a1163583cc4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3371a1185c472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49965e64068a4b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d9c8da9994250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898fe3da9a5e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49965e64068a4b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaeb265503e42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d9c8da9994250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,640</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,480</x:t>
-[...102 lines deleted...]
-          <x:t>3,448</x:t>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>