--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3371a1185c472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a466f710204903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d9c8da9994250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca4c8c5002c4333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaeb265503e42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d9c8da9994250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb09772a7994fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca4c8c5002c4333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>