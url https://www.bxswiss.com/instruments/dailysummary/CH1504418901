--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a466f710204903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a40e115725e4baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca4c8c5002c4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c7fbc1f3dd4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb09772a7994fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca4c8c5002c4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb77694164ad4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c7fbc1f3dd4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>