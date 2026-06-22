--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a40e115725e4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b53ee3b93da4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c7fbc1f3dd4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7c606837e7433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb77694164ad4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c7fbc1f3dd4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7d09da60b84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7c606837e7433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>