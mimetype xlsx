--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b53ee3b93da4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9326eda6161a4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7c606837e7433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb175e160148045c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7d09da60b84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7c606837e7433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8498f22bad2c4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb175e160148045c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>8,855</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>8,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>9,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>