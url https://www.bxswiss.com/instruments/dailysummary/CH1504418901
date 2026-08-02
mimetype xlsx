--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9326eda6161a4cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227407ba228f4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb175e160148045c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399f6d35125543b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8498f22bad2c4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb175e160148045c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a608e3f3d147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399f6d35125543b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>8,375</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,043</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>8,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>