--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227407ba228f4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57518aa6c1c74fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399f6d35125543b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb6885cbc594c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a608e3f3d147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399f6d35125543b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf2e85ee4124f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb6885cbc594c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,533</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>6,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>