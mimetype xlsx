--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57518aa6c1c74fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d8c37e58124e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb6885cbc594c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9a1bb8038148b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf2e85ee4124f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb6885cbc594c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9816b7af71594006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9a1bb8038148b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,659</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>