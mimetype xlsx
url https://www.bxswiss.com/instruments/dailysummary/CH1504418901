--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d8c37e58124e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4526d6ac424a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9a1bb8038148b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9adc64b682454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9816b7af71594006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9a1bb8038148b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440d43c2eb794612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9adc64b682454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,237</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,143</x:t>
-[...544 lines deleted...]
-          <x:t>7,154</x:t>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>