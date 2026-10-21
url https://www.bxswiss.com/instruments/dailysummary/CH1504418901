--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4526d6ac424a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a77d362bec4ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9adc64b682454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39072893a8b4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440d43c2eb794612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9adc64b682454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469dc43e6534477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39072893a8b4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>6,956</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,800</x:t>
-[...301 lines deleted...]
-          <x:t>8,925</x:t>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>