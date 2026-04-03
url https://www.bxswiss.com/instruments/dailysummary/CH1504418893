--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2762294144a4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fa0c0574a4451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5ab65e43474a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47b9a3148694608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re214ba57165346b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5ab65e43474a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a14ba6bb5874079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47b9a3148694608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>