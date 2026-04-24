--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fa0c0574a4451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c043e6c68d1452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47b9a3148694608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762443c6b81d4ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a14ba6bb5874079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47b9a3148694608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8547c186f47e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762443c6b81d4ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,362</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,260</x:t>
-[...141 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,084</x:t>
-[...301 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>