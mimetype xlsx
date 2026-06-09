--- v4 (2026-04-24)
+++ v5 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c043e6c68d1452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83c0b32d324413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762443c6b81d4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra911c96cd6684226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8547c186f47e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762443c6b81d4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bab3a13b8fe4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra911c96cd6684226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,440</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>