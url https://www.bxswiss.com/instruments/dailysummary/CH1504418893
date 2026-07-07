--- v5 (2026-06-09)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83c0b32d324413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b6c3c554834e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra911c96cd6684226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd6f6975c5d42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bab3a13b8fe4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra911c96cd6684226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08638e43632a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd6f6975c5d42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,493</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>4,379</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>