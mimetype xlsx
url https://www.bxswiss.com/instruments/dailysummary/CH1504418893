--- v6 (2026-07-07)
+++ v7 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b6c3c554834e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0881ac11df7c47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd6f6975c5d42b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99d2663de9d49e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08638e43632a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd6f6975c5d42b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc75d04289b4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99d2663de9d49e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,373</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>5,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>