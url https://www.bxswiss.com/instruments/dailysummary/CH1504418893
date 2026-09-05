--- v7 (2026-08-16)
+++ v8 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0881ac11df7c47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5bed2bbfc94289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra99d2663de9d49e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7482da27c0134b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc75d04289b4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra99d2663de9d49e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8d5d81f6f14891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7482da27c0134b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,571</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>4,547</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>