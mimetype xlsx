--- v8 (2026-09-05)
+++ v9 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5bed2bbfc94289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583dfac3af5a4a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7482da27c0134b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8d0ad4940244e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8d5d81f6f14891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7482da27c0134b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389806f6695a4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8d0ad4940244e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,912</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,466</x:t>
-[...26 lines deleted...]
-          <x:t>3,410</x:t>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,548</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,562</x:t>
-[...117 lines deleted...]
-          <x:t>3,428</x:t>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>