--- v9 (2026-09-27)
+++ v10 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583dfac3af5a4a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4715a136fef4432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8d0ad4940244e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a6968a6ea14d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389806f6695a4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8d0ad4940244e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2060f4b87bd4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a6968a6ea14d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,562</x:t>
-[...232 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,534</x:t>
-[...279 lines deleted...]
-          <x:t>4,769</x:t>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>