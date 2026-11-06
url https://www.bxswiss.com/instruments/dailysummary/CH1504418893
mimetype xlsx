--- v10 (2026-10-17)
+++ v11 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4715a136fef4432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c86004e3cc43fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a6968a6ea14d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6b691ea0324ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2060f4b87bd4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a6968a6ea14d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963fc09d98954a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6b691ea0324ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,841</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,021</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>