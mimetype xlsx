--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c7ca19d0564a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7e1b28915e4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dec57d23b6a422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c25e5678f164d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dab8a844ec343a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dec57d23b6a422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6727e1f7a986400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c25e5678f164d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,172</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,142</x:t>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,468</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,360</x:t>
-[...124 lines deleted...]
-          <x:t>1,338</x:t>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,216</x:t>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>