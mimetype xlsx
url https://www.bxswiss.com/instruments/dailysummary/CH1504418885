--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7e1b28915e4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd950b3e064a442d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c25e5678f164d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5af0834b3641d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6727e1f7a986400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c25e5678f164d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f64f3ada784c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5af0834b3641d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,288</x:t>
-[...603 lines deleted...]
-          <x:t>0,846</x:t>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>