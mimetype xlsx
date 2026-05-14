--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd950b3e064a442d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5886ebef35914fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5af0834b3641d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fa6144bcab42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f64f3ada784c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5af0834b3641d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b72d8c7f2944041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fa6144bcab42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>