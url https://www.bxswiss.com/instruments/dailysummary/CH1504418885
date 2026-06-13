--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5886ebef35914fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010cdbb5fa9b43b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fa6144bcab42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01354b82c7d469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b72d8c7f2944041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fa6144bcab42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468ce12c3575462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01354b82c7d469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>