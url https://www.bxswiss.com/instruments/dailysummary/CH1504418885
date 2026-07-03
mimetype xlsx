--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010cdbb5fa9b43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d9b2b469a14d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01354b82c7d469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29528c4a8576453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R468ce12c3575462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01354b82c7d469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde16b0bb24a0411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29528c4a8576453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,779</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,361</x:t>
-[...431 lines deleted...]
-          <x:t>5,879</x:t>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>5,567</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>