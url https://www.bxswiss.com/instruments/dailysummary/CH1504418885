--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d9b2b469a14d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41a30f8a5ab4da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29528c4a8576453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d7ebd559c40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde16b0bb24a0411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29528c4a8576453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb91a7bcae6b46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d7ebd559c40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>