--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41a30f8a5ab4da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e7e8b8385740b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23d7ebd559c40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fe7eb338154c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb91a7bcae6b46c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23d7ebd559c40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27480cd55300465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fe7eb338154c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,189</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>4,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,117</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>