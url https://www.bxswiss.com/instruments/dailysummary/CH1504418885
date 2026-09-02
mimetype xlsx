--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e7e8b8385740b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091b629be3ce4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fe7eb338154c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e33b159210b4792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27480cd55300465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fe7eb338154c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f1418d5378453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e33b159210b4792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,363</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,101</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>