--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091b629be3ce4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4938951f34054c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e33b159210b4792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9135d0a75fba4cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f1418d5378453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e33b159210b4792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2553c6befb74c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9135d0a75fba4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,497</x:t>
-[...58 lines deleted...]
-          <x:t>4,599</x:t>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>3,402</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>