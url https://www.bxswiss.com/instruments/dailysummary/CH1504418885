--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4938951f34054c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a821dd7b294ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9135d0a75fba4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71eeb0dba8a14f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2553c6befb74c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9135d0a75fba4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abff183b284856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71eeb0dba8a14f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,782</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,406</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>3,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>