--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a821dd7b294ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7dd071f4934e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71eeb0dba8a14f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456ad9a050dd4b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61abff183b284856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71eeb0dba8a14f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556dcd0705b04b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456ad9a050dd4b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,056</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>4,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>