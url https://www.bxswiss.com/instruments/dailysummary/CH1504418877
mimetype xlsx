--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b90f7b3616e4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0269a7b2d8414627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46536cb57d0b4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e46a280d3a940bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97882c499a94478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46536cb57d0b4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b175f4913e5418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e46a280d3a940bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>7,957</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,774</x:t>
-[...124 lines deleted...]
-          <x:t>8,119</x:t>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,033</x:t>
-[...328 lines deleted...]
-          <x:t>7,375</x:t>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>