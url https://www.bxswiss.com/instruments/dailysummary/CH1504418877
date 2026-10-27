--- v11 (2026-10-06)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0269a7b2d8414627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda008413ef849e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e46a280d3a940bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cfe9d8034e4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b175f4913e5418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e46a280d3a940bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d732ba31a284ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cfe9d8034e4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,873</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>9,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>