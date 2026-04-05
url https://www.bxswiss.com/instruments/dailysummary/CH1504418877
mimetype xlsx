--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8aabdac0654046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11cd31ca2894f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6253a55facd41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f33ca6f8154f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa88cb1762f448f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6253a55facd41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7497e7309be24232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f33ca6f8154f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,646</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,694</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>3,574</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>