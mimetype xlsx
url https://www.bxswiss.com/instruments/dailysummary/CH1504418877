--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11cd31ca2894f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42588db3f21f411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f33ca6f8154f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c057e9cb99b42fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7497e7309be24232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f33ca6f8154f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1d29a0814e4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c057e9cb99b42fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,180</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>