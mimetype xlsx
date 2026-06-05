--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42588db3f21f411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c7cdb45414157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c057e9cb99b42fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22cbb86af80a4d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1d29a0814e4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c057e9cb99b42fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bab7a369bd84ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22cbb86af80a4d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,451</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,903</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>