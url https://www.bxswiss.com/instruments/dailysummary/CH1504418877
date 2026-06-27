--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26c7cdb45414157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7876337ab01646cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22cbb86af80a4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28932e79a1a4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bab7a369bd84ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22cbb86af80a4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba11487b5a44477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28932e79a1a4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,211</x:t>
-[...129 lines deleted...]
-          <x:t>7,833</x:t>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,577</x:t>
-[...161 lines deleted...]
-          <x:t>9,002</x:t>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>8,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>