--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7876337ab01646cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770db5da43554df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28932e79a1a4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3585758bbe45a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba11487b5a44477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28932e79a1a4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e2bb800ac314f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3585758bbe45a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>9,002</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>8,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>8,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>8,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>