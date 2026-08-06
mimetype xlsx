--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770db5da43554df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16902a612e944c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3585758bbe45a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bb52acee9c418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e2bb800ac314f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3585758bbe45a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e8de64211144ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bb52acee9c418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,491</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>8,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,793</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>8,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>