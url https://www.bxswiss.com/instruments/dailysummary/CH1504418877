--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16902a612e944c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaee445c6d24342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bb52acee9c418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f86a840c4114744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e8de64211144ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bb52acee9c418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac579e5548fd492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f86a840c4114744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>8,925</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,805</x:t>
-[...38 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,059</x:t>
-[...441 lines deleted...]
-          <x:t>8,793</x:t>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>