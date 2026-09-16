--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaee445c6d24342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b90f7b3616e4e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f86a840c4114744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46536cb57d0b4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac579e5548fd492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f86a840c4114744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97882c499a94478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46536cb57d0b4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>