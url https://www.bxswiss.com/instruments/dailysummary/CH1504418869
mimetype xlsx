--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1232752bab95495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381b69f2eea1493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9a66efc15e4369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b6bc387f0941c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbf37d16f0f4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9a66efc15e4369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd812e0cd008648a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b6bc387f0941c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,378</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,542</x:t>
-[...198 lines deleted...]
-          <x:t>1,312</x:t>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>