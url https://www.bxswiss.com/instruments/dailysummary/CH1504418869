--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381b69f2eea1493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b472bdf57b24c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b6bc387f0941c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b12ced1b3d34005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd812e0cd008648a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b6bc387f0941c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra138bd38f6b74221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b12ced1b3d34005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,606</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,500</x:t>
-[...539 lines deleted...]
-          <x:t>0,928</x:t>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>