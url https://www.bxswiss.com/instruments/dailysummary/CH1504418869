--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b472bdf57b24c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32cf0bbc80e04777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b12ced1b3d34005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb162c5bb7d5c4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra138bd38f6b74221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b12ced1b3d34005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898e06d9a8746b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb162c5bb7d5c4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>