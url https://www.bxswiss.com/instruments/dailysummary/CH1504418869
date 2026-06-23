--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32cf0bbc80e04777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra937bdfc83e348b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb162c5bb7d5c4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d733925f884bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898e06d9a8746b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb162c5bb7d5c4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f73b152a00b4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d733925f884bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...544 lines deleted...]
-          <x:t>4,983</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,559</x:t>
-[...31 lines deleted...]
-          <x:t>5,097</x:t>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>