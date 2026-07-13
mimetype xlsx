--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra937bdfc83e348b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84600c50ff4b4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d733925f884bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac9385a8ecb4e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f73b152a00b4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d733925f884bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a3968363364c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac9385a8ecb4e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,661</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>