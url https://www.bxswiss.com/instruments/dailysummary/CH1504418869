--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84600c50ff4b4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc766db6e2f40b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac9385a8ecb4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf14fd1106740ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a3968363364c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac9385a8ecb4e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b16f7214118482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf14fd1106740ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>5,727</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,359</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>6,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,175</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>