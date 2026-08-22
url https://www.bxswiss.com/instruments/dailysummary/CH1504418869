--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc766db6e2f40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bbbc0a4fc547dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf14fd1106740ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b40c3de11e74701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b16f7214118482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf14fd1106740ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225e60d72534d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b40c3de11e74701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,237</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,697</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,437</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...225 lines deleted...]
-          <x:t>3,140</x:t>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>