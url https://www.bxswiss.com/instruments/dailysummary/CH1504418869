--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bbbc0a4fc547dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467b3c89367c41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b40c3de11e74701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba23d27965d64d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225e60d72534d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b40c3de11e74701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057781b5262f43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba23d27965d64d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...75 lines deleted...]
-          <x:t>3,806</x:t>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,486</x:t>
-[...544 lines deleted...]
-          <x:t>3,996</x:t>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>