--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467b3c89367c41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15bea619cb4984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba23d27965d64d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b7aa5559be45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057781b5262f43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba23d27965d64d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272940b2cf834880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b7aa5559be45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>4,399</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,389</x:t>
-[...43 lines deleted...]
-          <x:t>4,023</x:t>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,085</x:t>
-[...63 lines deleted...]
-          <x:t>3,944</x:t>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>