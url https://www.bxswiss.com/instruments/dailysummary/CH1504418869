--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15bea619cb4984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea6cb4e6d4a4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b7aa5559be45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c848818db6494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272940b2cf834880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b7aa5559be45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526c0b35c70249bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c848818db6494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>