--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3ea033c0644a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7037b6456c74341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9436d7d9564285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3f28a6471b4806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589afef2ab5e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9436d7d9564285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704f9de8269b4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3f28a6471b4806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,643</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>4,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,443</x:t>
-[...9 lines deleted...]
-          <x:t>4,227</x:t>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>