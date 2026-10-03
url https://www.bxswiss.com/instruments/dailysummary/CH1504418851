--- v9 (2026-09-12)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7037b6456c74341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01348540fbb34d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3f28a6471b4806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72a8b677a7d4059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704f9de8269b4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3f28a6471b4806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e439eb4de84a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72a8b677a7d4059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,925</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>