--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01348540fbb34d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2ea381303c4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72a8b677a7d4059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff199b9d5eb445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e439eb4de84a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72a8b677a7d4059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re166b8a8c74b4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff199b9d5eb445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,227</x:t>
-[...576 lines deleted...]
-          <x:t>5,929</x:t>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>