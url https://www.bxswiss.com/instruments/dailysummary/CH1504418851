--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a8ea602521469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7e915ba9844ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d67dcb5462d4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906535c64deb4ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e439de2edf4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d67dcb5462d4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24411f1515e14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906535c64deb4ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,660</x:t>
-[...166 lines deleted...]
-          <x:t>1,448</x:t>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>