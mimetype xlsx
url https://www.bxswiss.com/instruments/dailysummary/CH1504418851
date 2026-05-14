--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7e915ba9844ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa03f99bb1441f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906535c64deb4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f72699240b4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24411f1515e14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906535c64deb4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fdad6e51a745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f72699240b4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>