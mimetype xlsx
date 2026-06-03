--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa03f99bb1441f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9636dfbcf8694f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f72699240b4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b8b36ef1a644ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fdad6e51a745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f72699240b4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455d231282cc47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b8b36ef1a644ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>