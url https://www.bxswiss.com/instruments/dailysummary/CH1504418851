--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9636dfbcf8694f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce1c02e5f12407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b8b36ef1a644ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fab33120484c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455d231282cc47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b8b36ef1a644ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc98926e423431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fab33120484c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,249</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,785</x:t>
-[...377 lines deleted...]
-          <x:t>6,947</x:t>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>