--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce1c02e5f12407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe285f2616424a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fab33120484c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95633ccbb1144a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc98926e423431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fab33120484c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b9337cf97c4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95633ccbb1144a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,958</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>4,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>6,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>