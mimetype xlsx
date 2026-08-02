--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe285f2616424a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0294fb26ee49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95633ccbb1144a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c2333f8d044f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b9337cf97c4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95633ccbb1144a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e0ea6df0aa4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c2333f8d044f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,761</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>5,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,665</x:t>
-[...134 lines deleted...]
-          <x:t>5,709</x:t>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>