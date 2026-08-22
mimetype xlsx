--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0294fb26ee49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3ea033c0644a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c2333f8d044f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9436d7d9564285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e0ea6df0aa4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c2333f8d044f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589afef2ab5e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9436d7d9564285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>