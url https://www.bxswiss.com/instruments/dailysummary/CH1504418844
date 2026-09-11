--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340f79a798ea4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2fc99566834849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9496936b75eb45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20bca947c98454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcc9b95ed44866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9496936b75eb45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505a3dc694884414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20bca947c98454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,377</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,683</x:t>
-[...9 lines deleted...]
-          <x:t>4,465</x:t>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>