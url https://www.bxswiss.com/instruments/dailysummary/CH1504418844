--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2fc99566834849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f975c736e34363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20bca947c98454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481656e129a74699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505a3dc694884414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20bca947c98454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277b3f01b5a14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481656e129a74699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,683</x:t>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,465</x:t>
-[...404 lines deleted...]
-          <x:t>4,445</x:t>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>