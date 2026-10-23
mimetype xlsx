--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f975c736e34363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93687b7937d742b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481656e129a74699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5dd5b164bc4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277b3f01b5a14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481656e129a74699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22cee0fd9ccc4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5dd5b164bc4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,957</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>6,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>