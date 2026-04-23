--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08680b2ad8f442ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9049975b3a54be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a41457d43d4e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1607b7acb784168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707c1c605acc42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a41457d43d4e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8468d48647fa4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1607b7acb784168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,524</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>