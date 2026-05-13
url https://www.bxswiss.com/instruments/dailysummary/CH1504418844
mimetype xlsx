--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9049975b3a54be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6482f2aeccf740ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1607b7acb784168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502c853264444432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8468d48647fa4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1607b7acb784168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re007332f2b3548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502c853264444432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>