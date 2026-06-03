--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6482f2aeccf740ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c505fd80b454e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502c853264444432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ded19d78ea4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re007332f2b3548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502c853264444432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9719f5a032f54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ded19d78ea4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>