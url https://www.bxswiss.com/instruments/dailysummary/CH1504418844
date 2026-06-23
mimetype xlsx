--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c505fd80b454e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09478cf3b729400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ded19d78ea4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d3a54836474670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9719f5a032f54ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ded19d78ea4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99af4e809f9e4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d3a54836474670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,621</x:t>
-[...237 lines deleted...]
-          <x:t>6,377</x:t>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,162</x:t>
-[...92 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>7,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>