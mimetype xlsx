--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09478cf3b729400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f78d128a65a4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d3a54836474670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7533c552f545be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99af4e809f9e4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d3a54836474670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ff498609ae4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7533c552f545be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,377</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,162</x:t>
-[...92 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>7,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,949</x:t>
-[...53 lines deleted...]
-          <x:t>7,013</x:t>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>