--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f78d128a65a4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33538d0112af47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7533c552f545be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15df90e946d64048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ff498609ae4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7533c552f545be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c3b01a550d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15df90e946d64048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>5,661</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,725</x:t>
-[...129 lines deleted...]
-          <x:t>5,799</x:t>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>