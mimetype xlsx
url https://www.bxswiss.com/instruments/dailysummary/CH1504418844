--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33538d0112af47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340f79a798ea4a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15df90e946d64048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9496936b75eb45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c3b01a550d484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15df90e946d64048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbcc9b95ed44866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9496936b75eb45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,611</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>5,471</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,403</x:t>
-[...355 lines deleted...]
-          <x:t>3,529</x:t>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>