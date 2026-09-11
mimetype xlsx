--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f19c2595b624911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d1b3130a67415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ccf419ea44337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb654b67632c41bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6072d57cfcb48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ccf419ea44337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8dd06b004440f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb654b67632c41bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,941</x:t>
-[...53 lines deleted...]
-          <x:t>8,769</x:t>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,997</x:t>
-[...11 lines deleted...]
-          <x:t>8,133</x:t>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>8,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>