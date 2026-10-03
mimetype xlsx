--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d1b3130a67415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264b4284b23542c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb654b67632c41bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c21e25f87e4263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8dd06b004440f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb654b67632c41bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6effa2ceceb496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c21e25f87e4263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,033</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>8,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>