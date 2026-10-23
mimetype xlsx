--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264b4284b23542c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75229b15a9f44150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c21e25f87e4263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1330a2d18d854c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6effa2ceceb496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c21e25f87e4263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085eb8f85d574576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1330a2d18d854c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,483</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>8,123</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>10,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>