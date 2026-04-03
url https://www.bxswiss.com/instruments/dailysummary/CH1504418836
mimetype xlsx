--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19192a0cf94465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f40438e11594e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aca7248a245449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad6ea70a58d42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra675e98d92a2426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aca7248a245449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865509c440df4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad6ea70a58d42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,986</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,136</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,884</x:t>
-[...65 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,278</x:t>
-[...198 lines deleted...]
-          <x:t>3,918</x:t>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>