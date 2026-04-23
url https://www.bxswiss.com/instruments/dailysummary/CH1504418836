--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f40438e11594e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea6860d8ec74fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad6ea70a58d42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9d20db20764370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865509c440df4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad6ea70a58d42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47268474880483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9d20db20764370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,890</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,690</x:t>
-[...26 lines deleted...]
-          <x:t>3,794</x:t>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>4,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,076</x:t>
-[...463 lines deleted...]
-          <x:t>3,502</x:t>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>