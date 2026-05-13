--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea6860d8ec74fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d81d8747c64c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9d20db20764370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe99b368e52b4678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47268474880483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9d20db20764370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31b520e3bd44f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe99b368e52b4678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>