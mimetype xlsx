--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d81d8747c64c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd0915906e34f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe99b368e52b4678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354683dce517444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31b520e3bd44f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe99b368e52b4678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1214b494dd4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354683dce517444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>