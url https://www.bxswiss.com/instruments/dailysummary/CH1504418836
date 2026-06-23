--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd0915906e34f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada4e9f49f7e4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354683dce517444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a3db9b0ee84a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1214b494dd4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354683dce517444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae981e5d414358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a3db9b0ee84a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,483</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>10,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>