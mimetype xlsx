--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada4e9f49f7e4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca532a884f74750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a3db9b0ee84a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016c888b0ae04b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae981e5d414358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a3db9b0ee84a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf36289fcdb04ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016c888b0ae04b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>10,229</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,727</x:t>
-[...171 lines deleted...]
-          <x:t>10,745</x:t>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>