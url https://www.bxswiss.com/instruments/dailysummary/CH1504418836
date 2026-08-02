--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca532a884f74750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396f0d428cb94fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016c888b0ae04b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fe08c1d5674e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf36289fcdb04ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016c888b0ae04b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcab0fe0e4b46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fe08c1d5674e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,727</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>9,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>