--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396f0d428cb94fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f19c2595b624911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fe08c1d5674e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ccf419ea44337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcab0fe0e4b46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fe08c1d5674e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6072d57cfcb48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ccf419ea44337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,895</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,439</x:t>
-[...463 lines deleted...]
-          <x:t>7,363</x:t>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>