--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445efaa4576f48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cf3cd65bb04fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33f39f776e344dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68841c251814e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57ed4eece264a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33f39f776e344dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246b932196ed4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68841c251814e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>