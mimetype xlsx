--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cf3cd65bb04fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cea6f2d8c8a412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68841c251814e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196ccb70df034aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246b932196ed4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68841c251814e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abddda8689e4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196ccb70df034aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>