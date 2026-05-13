--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cea6f2d8c8a412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f47bfe243c41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196ccb70df034aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe2e23b1ff041ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abddda8689e4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196ccb70df034aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886f175d246b453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe2e23b1ff041ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,016</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>