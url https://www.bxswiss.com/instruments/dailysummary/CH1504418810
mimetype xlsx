--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f47bfe243c41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10e7904a6274b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe2e23b1ff041ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55a17d616b14c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886f175d246b453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe2e23b1ff041ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c100aed7554bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55a17d616b14c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>