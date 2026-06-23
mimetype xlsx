--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10e7904a6274b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9aa69ffd7d4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55a17d616b14c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0de75b296d4170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c100aed7554bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55a17d616b14c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85181a6da63845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0de75b296d4170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,847</x:t>
-[...291 lines deleted...]
-          <x:t>6,971</x:t>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>7,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>