--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9aa69ffd7d4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b973703ab94540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e0de75b296d4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0210b9b93e234142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85181a6da63845dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e0de75b296d4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365e0cce2b1c49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0210b9b93e234142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,241</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,152</x:t>
-[...517 lines deleted...]
-          <x:t>7,255</x:t>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>