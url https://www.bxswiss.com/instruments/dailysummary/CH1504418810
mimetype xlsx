--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b973703ab94540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82bacd2c9d0450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0210b9b93e234142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a8fbe8bb504b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365e0cce2b1c49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0210b9b93e234142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599a5675f65d4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a8fbe8bb504b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,753</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>6,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,029</x:t>
-[...75 lines deleted...]
-          <x:t>5,535</x:t>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,199</x:t>
-[...53 lines deleted...]
-          <x:t>6,175</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>