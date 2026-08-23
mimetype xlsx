--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82bacd2c9d0450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8f09fd2b8b42e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a8fbe8bb504b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770181b4ca734eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599a5675f65d4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a8fbe8bb504b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a4975946914352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770181b4ca734eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,857</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,339</x:t>
-[...490 lines deleted...]
-          <x:t>3,731</x:t>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>