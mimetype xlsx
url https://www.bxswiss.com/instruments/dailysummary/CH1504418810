--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8f09fd2b8b42e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e436bd57b704ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770181b4ca734eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f50ad9ee52243d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a4975946914352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770181b4ca734eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81417a11ad6e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f50ad9ee52243d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...549 lines deleted...]
-          <x:t>4,707</x:t>
+          <x:t>4,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>