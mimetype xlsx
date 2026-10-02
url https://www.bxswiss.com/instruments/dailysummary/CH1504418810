--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e436bd57b704ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cecf39c2f5b4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f50ad9ee52243d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red71bf4d4d2e4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81417a11ad6e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f50ad9ee52243d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365c7600c7ad41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red71bf4d4d2e4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,735</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...532 lines deleted...]
-          <x:t>4,703</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>