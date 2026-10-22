--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cecf39c2f5b4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1320ab6bc534d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red71bf4d4d2e4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de4a06d8b9e4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365c7600c7ad41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red71bf4d4d2e4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8904bbff67cd48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de4a06d8b9e4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,779</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,367</x:t>
-[...593 lines deleted...]
-          <x:t>5,899</x:t>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>