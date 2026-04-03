--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d6c5170fcd47ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a7adfcdd744b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f4c3415c654a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d60ae97164544ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6238f0b731a4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f4c3415c654a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbad5336ca84d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d60ae97164544ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,988</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,916</x:t>
-[...242 lines deleted...]
-          <x:t>1,760</x:t>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>