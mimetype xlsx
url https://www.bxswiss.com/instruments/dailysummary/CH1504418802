--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a7adfcdd744b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7be66bdd1724717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d60ae97164544ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899e196054124798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbad5336ca84d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d60ae97164544ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1d14329fc64a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899e196054124798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,848</x:t>
-[...112 lines deleted...]
-          <x:t>1,624</x:t>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,864</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>