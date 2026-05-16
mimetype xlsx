--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7be66bdd1724717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26e0cad06ae4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899e196054124798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra889407a1868482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1d14329fc64a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899e196054124798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074213a2701e402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra889407a1868482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>