--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26e0cad06ae4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde84c7316e104500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra889407a1868482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c223ebf42434825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074213a2701e402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra889407a1868482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb1463f186e4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c223ebf42434825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>