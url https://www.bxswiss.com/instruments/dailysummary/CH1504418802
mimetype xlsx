--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde84c7316e104500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fea66fb3f343aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c223ebf42434825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1013b247267b40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb1463f186e4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c223ebf42434825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800223dcd5d5486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1013b247267b40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>