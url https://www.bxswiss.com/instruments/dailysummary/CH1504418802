--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fea66fb3f343aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb67e8a91b1f4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1013b247267b40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0716615c38a84e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800223dcd5d5486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1013b247267b40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2c1467c1724b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0716615c38a84e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,679</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>7,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,615</x:t>
-[...350 lines deleted...]
-          <x:t>6,539</x:t>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>