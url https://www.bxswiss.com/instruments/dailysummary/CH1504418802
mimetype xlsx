--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb67e8a91b1f4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92b4b9beea8479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0716615c38a84e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26fb31f384c4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2c1467c1724b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0716615c38a84e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60729117976c4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26fb31f384c4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>