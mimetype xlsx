--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92b4b9beea8479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5b713b8f784b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26fb31f384c4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc10cc2dd26459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60729117976c4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26fb31f384c4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f18e1d6b0f490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc10cc2dd26459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,649</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>4,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>