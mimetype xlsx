--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5b713b8f784b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bb17462470454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc10cc2dd26459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503c135589ba46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f18e1d6b0f490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc10cc2dd26459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75ba9fb68ee4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503c135589ba46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,651</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,299</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,173</x:t>
-[...36 lines deleted...]
-          <x:t>4,631</x:t>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>