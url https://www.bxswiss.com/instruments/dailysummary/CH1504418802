--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0bb17462470454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9243ff40233e47a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503c135589ba46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fecb0da4164518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75ba9fb68ee4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503c135589ba46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree31043d1e68411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fecb0da4164518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,183</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,993</x:t>
-[...544 lines deleted...]
-          <x:t>4,965</x:t>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>