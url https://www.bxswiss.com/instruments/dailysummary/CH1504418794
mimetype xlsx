--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a66162c4b44411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c22c2eacaf945e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8747e923eb824910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53830f341b9f4a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977a424de3e4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8747e923eb824910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0778244e04419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53830f341b9f4a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,153</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,479</x:t>
-[...556 lines deleted...]
-          <x:t>9,351</x:t>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>