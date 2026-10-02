--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c22c2eacaf945e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bb0d34fd6c447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53830f341b9f4a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dc3df7328f4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0778244e04419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53830f341b9f4a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379d2eff9c4a4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dc3df7328f4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,705</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,093</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>8,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>