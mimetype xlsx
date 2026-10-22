--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bb0d34fd6c447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bfb64a96ea4f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dc3df7328f4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8335982d58b149c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379d2eff9c4a4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dc3df7328f4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83dd64cc2b441d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8335982d58b149c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>9,123</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,093</x:t>
-[...458 lines deleted...]
-          <x:t>10,337</x:t>
+          <x:t>9,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>