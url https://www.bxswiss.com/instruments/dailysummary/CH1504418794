--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e3b162bc804fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58856f630bec4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af2c7a61f2441dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f927ece7e8403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef40fc65f3d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af2c7a61f2441dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44501abf5aba4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f927ece7e8403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,489</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,532</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,396</x:t>
-[...60 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,664</x:t>
-[...31 lines deleted...]
-          <x:t>4,458</x:t>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,038</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,010</x:t>
-[...112 lines deleted...]
-          <x:t>4,280</x:t>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>