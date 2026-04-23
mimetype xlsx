--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58856f630bec4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ae888a46954780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f927ece7e8403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4031505ef5949bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44501abf5aba4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f927ece7e8403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbd9c57a6ce4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4031505ef5949bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,330</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,196</x:t>
-[...124 lines deleted...]
-          <x:t>4,690</x:t>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,620</x:t>
-[...102 lines deleted...]
-          <x:t>4,288</x:t>
+          <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,356</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>3,842</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>