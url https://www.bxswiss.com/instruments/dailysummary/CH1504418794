--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ae888a46954780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bd9658e0844443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4031505ef5949bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba4d4ccf6214331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbd9c57a6ce4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4031505ef5949bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c558438b3334c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba4d4ccf6214331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>