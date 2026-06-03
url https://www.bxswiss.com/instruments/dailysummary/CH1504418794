--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bd9658e0844443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f5f4a9e0fb4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba4d4ccf6214331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570306b069ac4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c558438b3334c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba4d4ccf6214331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7267f6e378f3401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570306b069ac4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>