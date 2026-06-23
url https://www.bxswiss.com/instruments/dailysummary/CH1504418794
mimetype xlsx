--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f5f4a9e0fb4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8a6cddc9c4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570306b069ac4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cae79322b1142d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7267f6e378f3401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570306b069ac4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd02eaf08bde40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cae79322b1142d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>