--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8a6cddc9c4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37be83c77b844945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cae79322b1142d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9230212a3cb44c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd02eaf08bde40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cae79322b1142d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d8c70e3c4c4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9230212a3cb44c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,725</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,639</x:t>
-[...517 lines deleted...]
-          <x:t>11,277</x:t>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>