--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37be83c77b844945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5f70102b14bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9230212a3cb44c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391e6085c88449cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d8c70e3c4c4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9230212a3cb44c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf980ce1d99c49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391e6085c88449cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>10,157</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>10,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>