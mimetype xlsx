--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5f70102b14bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a66162c4b44411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391e6085c88449cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8747e923eb824910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf980ce1d99c49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391e6085c88449cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9977a424de3e4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8747e923eb824910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,979</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>9,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>7,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>