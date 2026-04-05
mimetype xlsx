--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2221894fde44ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0167654d05c941d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce8f948972c4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ec2c1201c94ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38562bf4354413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce8f948972c4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf8101e34dc4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ec2c1201c94ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,960</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,756</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>2,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,962</x:t>
-[...26 lines deleted...]
-          <x:t>1,884</x:t>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>