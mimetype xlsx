--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0167654d05c941d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349a4d7c05c44186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ec2c1201c94ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a585aec60ce48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf8101e34dc4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ec2c1201c94ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3399525934341af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a585aec60ce48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,770</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,744</x:t>
-[...124 lines deleted...]
-          <x:t>1,902</x:t>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,874</x:t>
-[...355 lines deleted...]
-          <x:t>1,424</x:t>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>