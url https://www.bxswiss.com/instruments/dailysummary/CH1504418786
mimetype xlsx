--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349a4d7c05c44186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1a34a42d794613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a585aec60ce48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39e980ad0c848ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3399525934341af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a585aec60ce48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0674467f984cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39e980ad0c848ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>