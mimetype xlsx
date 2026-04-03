--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36ec92954f44e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46c2c439c614b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779e70d87b1741c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee74278afcf4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52c0f2cdc2a487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779e70d87b1741c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73df89ae9232433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee74278afcf4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>