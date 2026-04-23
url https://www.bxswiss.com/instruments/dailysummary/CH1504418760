--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46c2c439c614b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d451fc1f7644cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee74278afcf4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036d94656666490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73df89ae9232433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee74278afcf4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8289836c37b4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036d94656666490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,884</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,184</x:t>
-[...26 lines deleted...]
-          <x:t>2,216</x:t>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,054</x:t>
-[...296 lines deleted...]
-          <x:t>1,540</x:t>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>