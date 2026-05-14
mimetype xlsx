--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d451fc1f7644cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ffad500482461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036d94656666490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c81079e09ec4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8289836c37b4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036d94656666490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5a59e08fd0455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c81079e09ec4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>