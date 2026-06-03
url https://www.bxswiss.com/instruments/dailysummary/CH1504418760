--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ffad500482461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fa6c9e08d34191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c81079e09ec4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2c655037a4641c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5a59e08fd0455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c81079e09ec4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc403b37ba9884e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2c655037a4641c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>