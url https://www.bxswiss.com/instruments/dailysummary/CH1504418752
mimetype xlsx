--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba181e6ad9984046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa7666afbb043b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc339e90c49d342e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01f11bae2374a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9bfc9f20b74583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc339e90c49d342e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5f6b92ecc643b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01f11bae2374a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,074</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,034</x:t>
-[...21 lines deleted...]
-          <x:t>2,252</x:t>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,194</x:t>
-[...215 lines deleted...]
-          <x:t>2,152</x:t>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>