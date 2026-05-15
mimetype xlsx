--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa7666afbb043b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9033378c40b400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01f11bae2374a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20a6025f59b46b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5f6b92ecc643b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01f11bae2374a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce32ed3bb26465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20a6025f59b46b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,492</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,456</x:t>
-[...129 lines deleted...]
-          <x:t>2,388</x:t>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>