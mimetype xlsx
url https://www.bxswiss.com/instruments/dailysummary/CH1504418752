--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9033378c40b400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62812acc9e5144c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20a6025f59b46b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re278a9cc7fcd4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce32ed3bb26465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20a6025f59b46b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ead61f66ab4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re278a9cc7fcd4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>