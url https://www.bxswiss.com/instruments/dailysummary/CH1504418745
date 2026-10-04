--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1b317c16224bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6ae90349e94c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7316aa6f7c64b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e36512dd8845b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211b0e1fe200456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7316aa6f7c64b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e4e7a727c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e36512dd8845b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,255</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>10,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>9,583</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>