--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6ae90349e94c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cef9ceac6b64610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e36512dd8845b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766b14ae950049a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e4e7a727c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e36512dd8845b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121e0d18bd394256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766b14ae950049a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>