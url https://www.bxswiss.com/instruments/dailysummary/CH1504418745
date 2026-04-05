--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51664b18876428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ff2aa492874e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1a142ecb3346fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b075ea33204504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59bb46d0c3a491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1a142ecb3346fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7045f0180343d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b075ea33204504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,234</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,892</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,598</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,080</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,006</x:t>
-[...80 lines deleted...]
-          <x:t>4,660</x:t>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>