--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ff2aa492874e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red739db6f56e43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b075ea33204504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9574768927ef49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7045f0180343d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b075ea33204504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a209bce6f44b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9574768927ef49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,202</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>