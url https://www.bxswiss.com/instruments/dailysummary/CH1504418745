--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red739db6f56e43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea2431e80f84fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9574768927ef49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7194753520dd455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a209bce6f44b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9574768927ef49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2f3caa0e3d45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7194753520dd455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>