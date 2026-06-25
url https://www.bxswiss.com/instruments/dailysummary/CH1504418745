--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea2431e80f84fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbf94bfb6844546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7194753520dd455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea7107a1a5d46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2f3caa0e3d45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7194753520dd455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6c6883330b44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea7107a1a5d46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>9,377</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>11,277</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,053</x:t>
-[...107 lines deleted...]
-          <x:t>11,279</x:t>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>