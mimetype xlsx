--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbf94bfb6844546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf31c0eeae4330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea7107a1a5d46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b13fbbc93ec4394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6c6883330b44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea7107a1a5d46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fc568c98774bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b13fbbc93ec4394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,257</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,165</x:t>
-[...571 lines deleted...]
-          <x:t>10,863</x:t>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>