--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf31c0eeae4330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0051ba0ffe4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b13fbbc93ec4394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422dd36175f4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fc568c98774bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b13fbbc93ec4394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432ef7ee3d834eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422dd36175f4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>