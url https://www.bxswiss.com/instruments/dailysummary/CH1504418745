--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0051ba0ffe4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf673d0e368ea4b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5422dd36175f4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a27a34bd863460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432ef7ee3d834eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5422dd36175f4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54399fe77b4b41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a27a34bd863460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10,247</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,211</x:t>
-[...463 lines deleted...]
-          <x:t>9,013</x:t>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>