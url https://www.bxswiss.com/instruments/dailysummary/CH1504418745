--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf673d0e368ea4b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1b317c16224bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a27a34bd863460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7316aa6f7c64b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54399fe77b4b41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a27a34bd863460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211b0e1fe200456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7316aa6f7c64b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,797</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,989</x:t>
-[...259 lines deleted...]
-          <x:t>10,233</x:t>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,149</x:t>
-[...296 lines deleted...]
-          <x:t>9,483</x:t>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>