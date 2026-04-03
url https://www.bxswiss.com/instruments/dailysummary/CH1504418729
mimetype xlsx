--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdd82033ec44cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7394dd4bf34e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50f9a78127648d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c9ac993493429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1e4fdc951149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50f9a78127648d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574aaff99134eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c9ac993493429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>