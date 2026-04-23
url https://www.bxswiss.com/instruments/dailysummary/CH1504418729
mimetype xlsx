--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7394dd4bf34e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfd97a854724db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c9ac993493429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7eae7863f547ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574aaff99134eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c9ac993493429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1723fe41ff4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7eae7863f547ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,398</x:t>
-[...102 lines deleted...]
-          <x:t>2,160</x:t>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,458</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>1,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>