--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfd97a854724db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a06c41eba6407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7eae7863f547ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff349c8f5d85481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1723fe41ff4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7eae7863f547ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb307faa2344d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff349c8f5d85481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>