--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a06c41eba6407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf7d3e982d642e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff349c8f5d85481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9772ad2a87724482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb307faa2344d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff349c8f5d85481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5dca6ebba9474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9772ad2a87724482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>