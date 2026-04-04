--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0bdf7e5aeb405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd087d8ac8fa3472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0869d4632a024367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443fc9a685cf43b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d89433591e49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0869d4632a024367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f371aa287444035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443fc9a685cf43b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>