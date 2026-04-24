--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd087d8ac8fa3472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01486078a744a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443fc9a685cf43b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1991f759034fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f371aa287444035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443fc9a685cf43b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4703d8104db04e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1991f759034fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,546</x:t>
-[...220 lines deleted...]
-          <x:t>2,384</x:t>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>1,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>