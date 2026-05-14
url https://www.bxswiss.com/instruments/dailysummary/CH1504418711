--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01486078a744a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re601ccd1ca214ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1991f759034fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8925ca184f8b4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4703d8104db04e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1991f759034fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbed5305adb4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8925ca184f8b4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>