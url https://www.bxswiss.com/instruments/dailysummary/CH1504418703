--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72910a4ec27400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0824d220b58451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea59cd68fbd4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf261d27a7d31490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba310bab5fd4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea59cd68fbd4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66325df2bd354d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf261d27a7d31490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>5,120</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,318</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,170</x:t>
-[...269 lines deleted...]
-          <x:t>5,052</x:t>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>