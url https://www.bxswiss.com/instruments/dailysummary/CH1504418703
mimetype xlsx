--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0824d220b58451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e7eb78f594594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf261d27a7d31490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72df9ab0ad7e4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66325df2bd354d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf261d27a7d31490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ded1793d41348ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72df9ab0ad7e4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>5,404</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,282</x:t>
-[...436 lines deleted...]
-          <x:t>4,580</x:t>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>