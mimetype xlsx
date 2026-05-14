--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683e7eb78f594594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c32abadafb409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72df9ab0ad7e4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd4232ca23642ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ded1793d41348ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72df9ab0ad7e4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9778719b3614814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd4232ca23642ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>