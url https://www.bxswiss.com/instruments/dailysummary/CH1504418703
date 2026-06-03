--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c32abadafb409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306f977c46aa445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd4232ca23642ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e3526513774e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9778719b3614814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd4232ca23642ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23ca0cf9f8b453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e3526513774e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>