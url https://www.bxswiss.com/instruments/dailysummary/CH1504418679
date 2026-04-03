--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526f18084df349fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87aa7b0d0b404f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988ce86b30c843f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36005e82dd440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2547599ae2f1495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988ce86b30c843f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6affdcf37174d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36005e82dd440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,033</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>