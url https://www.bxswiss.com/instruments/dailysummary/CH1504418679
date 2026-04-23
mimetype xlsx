--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87aa7b0d0b404f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a535a4827684d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36005e82dd440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272800108ad94cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6affdcf37174d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36005e82dd440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42033d4182447f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272800108ad94cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,236</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,062</x:t>
-[...539 lines deleted...]
-          <x:t>2,208</x:t>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>