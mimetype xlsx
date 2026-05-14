--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a535a4827684d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6906d9459a4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272800108ad94cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410265471a194f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42033d4182447f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272800108ad94cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8045687612634aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410265471a194f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>