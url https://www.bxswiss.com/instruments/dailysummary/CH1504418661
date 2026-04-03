--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbb036cf8724647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a1a356a0154ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68d727257424a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457a514366164f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c499186ac240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68d727257424a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020d92082c7e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457a514366164f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>