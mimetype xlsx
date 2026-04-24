--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a1a356a0154ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb81adcbb744b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457a514366164f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47dc683d3b9c4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020d92082c7e4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457a514366164f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccddf3eadf649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47dc683d3b9c4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>3,412</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,360</x:t>
-[...119 lines deleted...]
-          <x:t>2,896</x:t>
+          <x:t>3,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>2,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>