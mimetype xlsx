--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb81adcbb744b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004570b93d3a4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47dc683d3b9c4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1daf12e9bf6e4783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccddf3eadf649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47dc683d3b9c4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb9e905307d4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1daf12e9bf6e4783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>