--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d73d141194ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fdd25528b44b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325b29e732734a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017bb7ccf31e4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6171f91bc987486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325b29e732734a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f266fbde6c4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017bb7ccf31e4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,730</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,582</x:t>
-[...156 lines deleted...]
-          <x:t>5,148</x:t>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,720</x:t>
-[...9 lines deleted...]
-          <x:t>5,462</x:t>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>