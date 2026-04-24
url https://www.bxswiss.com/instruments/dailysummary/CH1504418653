--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fdd25528b44b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551fea0e2c643d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017bb7ccf31e4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e13db9aa268482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f266fbde6c4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017bb7ccf31e4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4346eedc120e4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e13db9aa268482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,212</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,148</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>5,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,694</x:t>
-[...124 lines deleted...]
-          <x:t>5,704</x:t>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,438</x:t>
-[...301 lines deleted...]
-          <x:t>4,976</x:t>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>