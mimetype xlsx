--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551fea0e2c643d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88fe75555a84f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e13db9aa268482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807902eef99f44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4346eedc120e4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e13db9aa268482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fc3a6c43914ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807902eef99f44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>