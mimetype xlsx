--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6433cd8b3d104f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5021575506743f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5b26c1329a43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b7fb57a7124561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f53b7f0c9e476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5b26c1329a43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84f69e661584898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b7fb57a7124561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>