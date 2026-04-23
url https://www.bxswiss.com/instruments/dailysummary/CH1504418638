--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5021575506743f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44965a01152f4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b7fb57a7124561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b73ae63320f4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84f69e661584898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b7fb57a7124561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b94b93d7ea4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b73ae63320f4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,244</x:t>
-[...360 lines deleted...]
-          <x:t>2,514</x:t>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>