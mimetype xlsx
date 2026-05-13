--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44965a01152f4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa7eeda17df4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b73ae63320f4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65eb8e2c2014c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b94b93d7ea4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b73ae63320f4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc60194ebdd84880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65eb8e2c2014c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>