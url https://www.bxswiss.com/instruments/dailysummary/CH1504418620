--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2d6c6fffe64cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f22b01c3be4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9dd1210b1a4eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2901f13787b1414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075e46b0f468406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9dd1210b1a4eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d68c11bd9c44d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2901f13787b1414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,242</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>