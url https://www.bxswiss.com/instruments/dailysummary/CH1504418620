--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f22b01c3be4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090df1a9919842d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2901f13787b1414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998585f7e45b4b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d68c11bd9c44d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2901f13787b1414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a1720bf18942bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998585f7e45b4b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>