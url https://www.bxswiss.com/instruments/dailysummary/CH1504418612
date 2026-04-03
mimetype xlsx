--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de313a910534d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cfb49cdc71435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra27cf79320994a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c3416333ac4035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab514d127eb4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra27cf79320994a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5975cee9fdf840e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c3416333ac4035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>