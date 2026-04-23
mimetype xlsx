--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46cfb49cdc71435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168f1d6e0dd143a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c3416333ac4035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06144300b0245c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5975cee9fdf840e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c3416333ac4035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58021ee69ba4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06144300b0245c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,558</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,352</x:t>
-[...75 lines deleted...]
-          <x:t>5,804</x:t>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,744</x:t>
-[...382 lines deleted...]
-          <x:t>5,384</x:t>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>