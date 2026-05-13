--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168f1d6e0dd143a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a0e3ee5bf4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06144300b0245c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e57af0abc4e49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58021ee69ba4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06144300b0245c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0290db6458c4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e57af0abc4e49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>6,088</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,994</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>6,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,586</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>