--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d83ecaf190f4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c21932f74c4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035b1c0929404950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeef247691ee424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c58d02fc5eb419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035b1c0929404950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0625ed5d8707494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeef247691ee424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,820</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,516</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>3,624</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>3,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>