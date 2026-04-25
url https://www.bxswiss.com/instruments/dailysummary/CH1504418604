--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c21932f74c4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc009882dafa54377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeef247691ee424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f207fc67f24fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0625ed5d8707494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeef247691ee424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1185ebc920594a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f207fc67f24fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,970</x:t>
-[...468 lines deleted...]
-          <x:t>2,842</x:t>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>