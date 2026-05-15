--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc009882dafa54377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838844503bce4eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f207fc67f24fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15cc107011e47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1185ebc920594a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f207fc67f24fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d74660a47f74921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15cc107011e47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,630</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,370</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,156</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>