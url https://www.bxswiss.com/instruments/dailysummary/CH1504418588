--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6cc3b0285c4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd287b8373d434302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fbc25634e744be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9b5db444944db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1596a7c79cfb43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fbc25634e744be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81d5fcb66f5474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9b5db444944db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>