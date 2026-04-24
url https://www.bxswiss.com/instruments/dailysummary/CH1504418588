--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd287b8373d434302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b6c8f3ce864a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9b5db444944db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde10699e27f74262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81d5fcb66f5474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9b5db444944db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa876980974746f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde10699e27f74262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>3,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>