--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b6c8f3ce864a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7c3efa2a5347c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde10699e27f74262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0c372dc5d543d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa876980974746f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde10699e27f74262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0bb2b5164d476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0c372dc5d543d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>