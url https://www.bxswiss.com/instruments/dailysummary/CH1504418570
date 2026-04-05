--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2a3f6a72f148a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17281bdc45b4f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537e669db70e41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817c391149a6451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6d55954c33475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537e669db70e41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c605ef2aa3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817c391149a6451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>