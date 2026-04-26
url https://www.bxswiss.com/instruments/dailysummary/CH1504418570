--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17281bdc45b4f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1667d07c14214b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817c391149a6451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416163dc45614b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c605ef2aa3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817c391149a6451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc889e7a282b45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416163dc45614b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,314</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,828</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>3,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>