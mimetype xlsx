--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0b0c6879904b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bff27d78d424640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b74c6bf71074afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad464dcfbdb4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd989e40ea3e24989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b74c6bf71074afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89778261af8b4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad464dcfbdb4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,620</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,458</x:t>
-[...269 lines deleted...]
-          <x:t>6,326</x:t>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>