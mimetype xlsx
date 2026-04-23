--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bff27d78d424640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2a96be091542f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad464dcfbdb4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e953921f0aa45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89778261af8b4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad464dcfbdb4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d4a269e53c44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e953921f0aa45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,656</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>6,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,304</x:t>
-[...301 lines deleted...]
-          <x:t>5,812</x:t>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>