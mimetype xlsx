--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2a96be091542f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0324d72f4b4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e953921f0aa45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b31b8d12974c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d4a269e53c44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e953921f0aa45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8b6e056fef41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b31b8d12974c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>