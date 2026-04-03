--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd670e6f3d3ce45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0a060738f4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bb18cb49f94655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6724434afd4f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcaf03c42154b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bb18cb49f94655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03359472966a41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6724434afd4f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>