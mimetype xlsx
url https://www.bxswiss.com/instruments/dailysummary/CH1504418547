--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc0a060738f4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd872c8110c4c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6724434afd4f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd265a8e1de544da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03359472966a41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6724434afd4f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244f30db06694118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd265a8e1de544da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,514</x:t>
-[...522 lines deleted...]
-          <x:t>3,366</x:t>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>