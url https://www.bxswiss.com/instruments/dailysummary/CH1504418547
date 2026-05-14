--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd872c8110c4c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f5b0372ee94889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd265a8e1de544da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb71ecaaccfd4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R244f30db06694118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd265a8e1de544da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e724ee5fbf46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb71ecaaccfd4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>