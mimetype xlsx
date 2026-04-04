--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6226d4c412e4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4d5e7bdfdf4728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31590a3a0e24941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223f23e23b1446ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270b5786a3384d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31590a3a0e24941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979134e7eab943dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223f23e23b1446ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>