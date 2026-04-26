--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4d5e7bdfdf4728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b648f523480451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223f23e23b1446ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc044982c574cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979134e7eab943dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223f23e23b1446ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ccd66291014235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc044982c574cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,206</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>2,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>