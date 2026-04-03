--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7515f30f0b9840bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5887beb71b4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5db597785914503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8ea42746d34e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d7a00ff127480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5db597785914503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf9d4ad4ae0345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8ea42746d34e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,726</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,448</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,680</x:t>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,570</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>2,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>2,512</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,232</x:t>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>