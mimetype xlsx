--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5887beb71b4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691968489b9c4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8ea42746d34e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4854ea47eb421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf9d4ad4ae0345d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8ea42746d34e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac90b92ab304000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4854ea47eb421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,818</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>1,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>