--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af55f7c53314cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60617a9e239e452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75bf582345b4e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa64858c472421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae77469cfa54a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75bf582345b4e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bf8164c1a04ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa64858c472421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,917</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>