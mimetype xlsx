--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60617a9e239e452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4075d82ba6645db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa64858c472421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56306fc8787e43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bf8164c1a04ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa64858c472421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca64b67aea884c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56306fc8787e43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,662</x:t>
+          <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,990</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,700</x:t>
-[...495 lines deleted...]
-          <x:t>1,674</x:t>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>