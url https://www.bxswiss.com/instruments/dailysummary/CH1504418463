--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172ec21ae59f4fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0925e80d62b4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1583ce499f1d4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476386876274cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe9272a0c034379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1583ce499f1d4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51f3ef73db34161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476386876274cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>