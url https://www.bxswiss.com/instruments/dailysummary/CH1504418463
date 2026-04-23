--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0925e80d62b4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbeda10e84948a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476386876274cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edaba39fbb24b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51f3ef73db34161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476386876274cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7305b27f224500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edaba39fbb24b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,966</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,920</x:t>
-[...21 lines deleted...]
-          <x:t>6,954</x:t>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>6,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>