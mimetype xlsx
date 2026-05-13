--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbeda10e84948a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d77a6193cd4907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edaba39fbb24b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2a883ccef14592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7305b27f224500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edaba39fbb24b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7fb7ee9b334ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2a883ccef14592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>